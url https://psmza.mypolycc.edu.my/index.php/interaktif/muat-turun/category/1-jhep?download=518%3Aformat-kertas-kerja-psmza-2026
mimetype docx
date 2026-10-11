--- v0 (2026-04-27)
+++ v1 (2026-10-11)
@@ -6,18335 +6,18144 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="50053CCF" w14:textId="039592CA" w:rsidR="000636B5" w:rsidRPr="00913D92" w:rsidRDefault="007C459C" w:rsidP="007C459C">
+    <w:p w14:paraId="50053CCF" w14:textId="039592CA" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="007C459C" w:rsidP="007C459C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CD3BD2">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="347798F3" wp14:editId="0AA36CBD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="347798F3" wp14:editId="29E7E9E7">
             <wp:extent cx="2194560" cy="1137842"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Portal Rasmi Politeknik Sultan Mizan Zainal Abidin"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Portal Rasmi Politeknik Sultan Mizan Zainal Abidin"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2194560" cy="1137842"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7C0A6D" w14:textId="1F4C1852" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="4B7C0A6D" w14:textId="1F4C1852" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>KERTAS KERJA</w:t>
       </w:r>
-      <w:r w:rsidR="00765BDF" w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidR="00765BDF" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552805BE" w14:textId="6190C4ED" w:rsidR="00876E4C" w:rsidRPr="00CD3BD2" w:rsidRDefault="00A54740" w:rsidP="00EE746E">
+    <w:p w14:paraId="552805BE" w14:textId="6190C4ED" w:rsidR="00876E4C" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00EE746E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk92866245"/>
-      <w:r w:rsidRPr="00CD3BD2">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>TAJUK</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6490BC80" w14:textId="77777777" w:rsidR="002F30F6" w:rsidRPr="00D173D9" w:rsidRDefault="002F30F6" w:rsidP="000636B5">
+    <w:p w14:paraId="6490BC80" w14:textId="77777777" w:rsidR="002F30F6" w:rsidRPr="006E148E" w:rsidRDefault="002F30F6" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F51A71B" w14:textId="0CF34F74" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="1F51A71B" w14:textId="0CF34F74" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>TARIKH</w:t>
       </w:r>
-      <w:r w:rsidR="00765BDF" w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidR="00765BDF" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A846857" w14:textId="05C36951" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="0001740C" w:rsidP="000636B5">
+    <w:p w14:paraId="1A846857" w14:textId="05C36951" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="0001740C" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk47860436"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>xxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="64A39E8E" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="64A39E8E" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74069C54" w14:textId="680F1814" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="74069C54" w14:textId="680F1814" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>TEMPAT</w:t>
       </w:r>
-      <w:r w:rsidR="00765BDF" w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidR="00765BDF" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA82E30" w14:textId="0E240B17" w:rsidR="000636B5" w:rsidRPr="00CD3BD2" w:rsidRDefault="00CD3BD2" w:rsidP="000636B5">
+    <w:p w14:paraId="3CA82E30" w14:textId="0E240B17" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="00CD3BD2" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED0000"/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CD3BD2">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">DEWAN DAGANG </w:t>
       </w:r>
-      <w:r w:rsidR="00096F91" w:rsidRPr="00CD3BD2">
+      <w:r w:rsidR="00096F91" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>POLITEKNIK SULTAN MIZAN ZAINAL ABIDIN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B00C207" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00CD3BD2" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="1B00C207" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0720512D" w14:textId="261BA0C4" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="0720512D" w14:textId="261BA0C4" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>ANJURAN</w:t>
       </w:r>
-      <w:r w:rsidR="00765BDF" w:rsidRPr="00D173D9">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00765BDF" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B09C04" w14:textId="7055C80D" w:rsidR="000636B5" w:rsidRPr="00CD3BD2" w:rsidRDefault="00CD3BD2" w:rsidP="000636B5">
+    <w:p w14:paraId="36B09C04" w14:textId="7055C80D" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="00CD3BD2" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk141728806"/>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CD3BD2">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="ED0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="305E1481" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="305E1481" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblInd w:w="-817" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="603"/>
         <w:gridCol w:w="7073"/>
         <w:gridCol w:w="2242"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D4552" w:rsidRPr="00D173D9" w14:paraId="28BBF054" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="005D4552" w:rsidRPr="006E148E" w14:paraId="28BBF054" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2445648B" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
+          <w:p w14:paraId="2445648B" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="152EED82" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="152EED82" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>BIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="445A52DE" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+          <w:p w14:paraId="445A52DE" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5829E2CB" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5829E2CB" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>PERKARA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59EE5EE9" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+          <w:p w14:paraId="59EE5EE9" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Tandakan (√ ) pada ruang yang berkenaan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C07C8" w:rsidRPr="00D173D9" w14:paraId="177F3F63" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="006C07C8" w:rsidRPr="006E148E" w14:paraId="177F3F63" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:trPr>
           <w:trHeight w:val="1252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFF9EA1" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+          <w:p w14:paraId="4CFF9EA1" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="057577B5" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="057577B5" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="067E1FD7" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+          <w:p w14:paraId="067E1FD7" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9840B7" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+          <w:p w14:paraId="2F9840B7" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7EF77C80" w14:textId="576069E2" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EF77C80" w14:textId="576069E2" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...5 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Sila tandakan </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Generic Students’ Attribute (GSA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...2 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> yang terlibat dalam program:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77703A66" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+          <w:p w14:paraId="77703A66" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="277D5DA8" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kemahiran komunikasi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="277D5DA8" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...5 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Pemikiran kritis dan kemahiran menyelesaikan masalah</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F7EC097" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+          <w:p w14:paraId="0F7EC097" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...30 lines deleted...]
-          <w:p w14:paraId="0CAF0A12" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kemahiran kerja berpasukan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CAF0A12" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...52 lines deleted...]
-          <w:p w14:paraId="32220445" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pembelajaran berterusan pengurusan maklumat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32220445" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="5E0A9997" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kemahiran keusahawanan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E0A9997" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="57B31D7B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Moral dan etika professional</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B31D7B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kemahiran kepimpinan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7ED98B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+          <w:p w14:paraId="0D7ED98B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="566C6583" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="566C6583" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C07C8" w:rsidRPr="00D173D9" w14:paraId="613077D2" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="006C07C8" w:rsidRPr="006E148E" w14:paraId="613077D2" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="308FDE0B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="308FDE0B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A460FF5" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+          <w:p w14:paraId="1A460FF5" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDEFA2E" w14:textId="61A84CE6" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+          <w:p w14:paraId="0CDEFA2E" w14:textId="61A84CE6" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C07C8" w:rsidRPr="00D173D9" w14:paraId="07ED6D32" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="006C07C8" w:rsidRPr="006E148E" w14:paraId="07ED6D32" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B71AD93" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1B71AD93" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731CA4A9" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+          <w:p w14:paraId="731CA4A9" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE5D371" w14:textId="109B073F" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="006C07C8">
+          <w:p w14:paraId="2CE5D371" w14:textId="109B073F" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="006C07C8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C07C8" w:rsidRPr="00D173D9" w14:paraId="5AFE4E82" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="006C07C8" w:rsidRPr="006E148E" w14:paraId="5AFE4E82" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54EE9286" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="54EE9286" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F780FD2" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+          <w:p w14:paraId="5F780FD2" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C03DB3C" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+          <w:p w14:paraId="1C03DB3C" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C07C8" w:rsidRPr="00D173D9" w14:paraId="5CE2C9F4" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="006C07C8" w:rsidRPr="006E148E" w14:paraId="5CE2C9F4" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6916B687" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6916B687" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27654910" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+          <w:p w14:paraId="27654910" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73B0B37D" w14:textId="2671C0BF" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+          <w:p w14:paraId="73B0B37D" w14:textId="2671C0BF" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C07C8" w:rsidRPr="00D173D9" w14:paraId="18C11E3E" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="006C07C8" w:rsidRPr="006E148E" w14:paraId="18C11E3E" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="036A861D" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="036A861D" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A7AC4D" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+          <w:p w14:paraId="28A7AC4D" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4389CE6E" w14:textId="74FC3673" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+          <w:p w14:paraId="4389CE6E" w14:textId="74FC3673" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C07C8" w:rsidRPr="00D173D9" w14:paraId="181B36FA" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="006C07C8" w:rsidRPr="006E148E" w14:paraId="181B36FA" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0664DB54" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0664DB54" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="663ED46B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+          <w:p w14:paraId="663ED46B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="136801D6" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+          <w:p w14:paraId="136801D6" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C07C8" w:rsidRPr="00D173D9" w14:paraId="0848CFA2" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="006C07C8" w:rsidRPr="006E148E" w14:paraId="0848CFA2" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6718CC31" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6718CC31" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5E568F" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
+          <w:p w14:paraId="3D5E568F" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="005A7203">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="672B6EDC" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="00D173D9" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
+          <w:p w14:paraId="672B6EDC" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00987CDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D4552" w:rsidRPr="00D173D9" w14:paraId="1932138A" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="005D4552" w:rsidRPr="006E148E" w14:paraId="1932138A" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43B1E08D" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="43B1E08D" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A006BA0" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2D89E8" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+          <w:p w14:paraId="1D2D89E8" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="77104645" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77104645" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adakah program ini berbentuk </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Corporate Social Responsibility (CSR) ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4664BFB9" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+          <w:p w14:paraId="4664BFB9" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="221C0363" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+          <w:p w14:paraId="221C0363" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">         Ya       Tidak</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="337" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="672"/>
               <w:gridCol w:w="678"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005D4552" w:rsidRPr="00D173D9" w14:paraId="7FE62DEC" w14:textId="77777777" w:rsidTr="00987CDE">
+            <w:tr w:rsidR="005D4552" w:rsidRPr="006E148E" w14:paraId="7FE62DEC" w14:textId="77777777" w:rsidTr="00987CDE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="672" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="27BAA503" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+                <w:p w14:paraId="27BAA503" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="678" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E5938D6" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+                <w:p w14:paraId="3E5938D6" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D173D9">
+                  <w:r w:rsidRPr="006E148E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:noProof/>
-                      <w:lang w:val="sv-SE"/>
+                      <w:lang w:val="ms-MY"/>
                     </w:rPr>
                     <w:t>√</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3C7CC22D" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+          <w:p w14:paraId="3C7CC22D" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D4552" w:rsidRPr="00D173D9" w14:paraId="19E2BFD6" w14:textId="77777777" w:rsidTr="006C07C8">
+      <w:tr w:rsidR="005D4552" w:rsidRPr="006E148E" w14:paraId="19E2BFD6" w14:textId="77777777" w:rsidTr="006C07C8">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31244AC8" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="31244AC8" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5855B698" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00D173D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9315" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4ABA2F" w14:textId="7E37DAC2" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00931D20">
+          <w:p w14:paraId="6B4ABA2F" w14:textId="7E37DAC2" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00931D20">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...5 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Nama Penasihat / Pensyarah : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CD59C87" w14:textId="67D8AB7D" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
+          <w:p w14:paraId="2CD59C87" w14:textId="67D8AB7D" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="00987CDE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">No. HP : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C090DD9" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="5C090DD9" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62652D2C" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="62652D2C" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E82EE0A" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="5E82EE0A" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>***Kertas kerja hendaklah dihantar 2 minggu sebelum tarikh program/aktiviti dilaksanakan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF2D58A" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="000636B5">
+    <w:p w14:paraId="5FF2D58A" w14:textId="77777777" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAD60BF" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
+    <w:p w14:paraId="3DAD60BF" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="355014D1" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="001D6DA2">
+    <w:p w14:paraId="355014D1" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="001D6DA2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>PROGRAMME LEARNING OUTCOME (PLO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3B63C6" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="001D6DA2">
+    <w:p w14:paraId="5C3B63C6" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="001D6DA2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9985" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="7983"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="6CCEAE9E" w14:textId="77777777" w:rsidTr="009E1A75">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="6CCEAE9E" w14:textId="77777777" w:rsidTr="009E1A75">
         <w:trPr>
           <w:trHeight w:val="872"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6F9891" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="6D6F9891" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A229E9E" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="0A229E9E" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Programme Learning Outcome (PLO) JKA, JKE &amp; JKM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3CD342" w14:textId="4C333AB6" w:rsidR="009E1A75" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="009E1A75">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009E1A75">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upon completion of the programme, students should be able to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51816A0F" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="00000000" w:rsidP="007C4D73">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...34 lines deleted...]
-                <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:lang w:val="ms-MY"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_7"/>
                 <w:id w:val="-639263210"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="001D6DA2" w:rsidRPr="00D173D9">
+                <w:r w:rsidR="001D6DA2" w:rsidRPr="006E148E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Gungsuh" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:i/>
+                    <w:lang w:val="ms-MY"/>
                   </w:rPr>
                   <w:t>Tick (√ ) If Applicable</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="41D4E950" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="41D4E950" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="500DD630" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="500DD630" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDED3C4" w14:textId="35D90CC6" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="3DDED3C4" w14:textId="35D90CC6" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Apply </w:t>
             </w:r>
-            <w:r w:rsidR="00A9535A" w:rsidRPr="00A9535A">
+            <w:r w:rsidR="00A9535A" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> practical procedures and practices.</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>knowledge of applied mathematics, applied science, computing and engineering fundamentals and an engineering specialisation as specified in DK1 to DK4 respectively to wide practical procedures and practices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="286EE85C" w14:textId="4CB8A983" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="00000000" w:rsidP="00D15F26">
+          <w:p w14:paraId="286EE85C" w14:textId="4CB8A983" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="00000000" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:lang w:val="ms-MY"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_1"/>
                 <w:id w:val="799884882"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="001D6DA2" w:rsidRPr="00D173D9">
+                <w:r w:rsidR="001D6DA2" w:rsidRPr="006E148E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="ms-MY"/>
                   </w:rPr>
                   <w:t xml:space="preserve">      </w:t>
                 </w:r>
-                <w:r w:rsidR="00BB60AA">
+                <w:r w:rsidR="00BB60AA" w:rsidRPr="006E148E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="ms-MY"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r w:rsidR="001D6DA2" w:rsidRPr="00D173D9">
+                <w:r w:rsidR="001D6DA2" w:rsidRPr="006E148E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="ms-MY"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r w:rsidR="001D6DA2" w:rsidRPr="00D173D9">
+                <w:r w:rsidR="001D6DA2" w:rsidRPr="006E148E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Gungsuh" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="ms-MY"/>
                   </w:rPr>
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="2F5A75CE" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="2F5A75CE" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20077E60" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="20077E60" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A87FA52" w14:textId="6A1D6688" w:rsidR="001D6DA2" w:rsidRPr="00A9535A" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="5A87FA52" w14:textId="6A1D6688" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Identify </w:t>
             </w:r>
-            <w:r w:rsidR="00A9535A" w:rsidRPr="00A9535A">
+            <w:r w:rsidR="00A9535A" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> well defined engineering problems reaching substantiated conclusions using codified methods of analysis specific to their field of activity (DK1 to DK4).</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>and analyse well defined engineering problems reaching substantiated conclusions using codified methods of analysis specific to their field of activity (DK1 to DK4).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9B06A3" w14:textId="634BD9AF" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
+          <w:p w14:paraId="2D9B06A3" w14:textId="634BD9AF" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="694EEAD1" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="694EEAD1" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C662A77" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="3C662A77" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3677EDC6" w14:textId="238DA4DA" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="3677EDC6" w14:textId="238DA4DA" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Design </w:t>
             </w:r>
-            <w:r w:rsidR="00BB60AA" w:rsidRPr="00BB60AA">
+            <w:r w:rsidR="00BB60AA" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> cultural, societal, and environmental considerations as required (DK5).</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>solutions for well-defined technical problems and assist with the design of systems, components, or processes to meet specified needs with appropriate consideration for public health and safety as well as, cultural, societal, and environmental considerations as required (DK5).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31E996E7" w14:textId="6FEAF945" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
+          <w:p w14:paraId="31E996E7" w14:textId="6FEAF945" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="5979C944" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="5979C944" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13933808" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="13933808" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="11D95829" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11D95829" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A17DAC9" w14:textId="6620EAAD" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="5A17DAC9" w14:textId="6620EAAD" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduct </w:t>
             </w:r>
-            <w:r w:rsidR="00BB60AA" w:rsidRPr="00BB60AA">
+            <w:r w:rsidR="00BB60AA" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>investigations of well-defined problems; locate and search relevant codes and catalogues, conduct standard tests and measurements (DK8).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60312C35" w14:textId="2469BF15" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
+          <w:p w14:paraId="60312C35" w14:textId="2469BF15" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="1B12E712" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="1B12E712" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="302B11A4" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="302B11A4" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F50958B" w14:textId="605D6625" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="7F50958B" w14:textId="605D6625" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Apply </w:t>
             </w:r>
-            <w:r w:rsidR="00BB60AA" w:rsidRPr="00BB60AA">
+            <w:r w:rsidR="00BB60AA" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>appropriate techniques, resources, and modern engineering computing and IT tools to well defined engineering problems, with an awareness of the limitations (DK2 and DK6).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5185F4F3" w14:textId="78C9F329" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="00000000" w:rsidP="00D15F26">
+          <w:p w14:paraId="5185F4F3" w14:textId="78C9F329" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="00000000" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:lang w:val="ms-MY"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_1"/>
                 <w:id w:val="390773923"/>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BB60AA">
+                <w:r w:rsidR="00BB60AA" w:rsidRPr="006E148E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="ms-MY"/>
                   </w:rPr>
                   <w:t xml:space="preserve">     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="5C1C1A06" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="5C1C1A06" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F375A62" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="3F375A62" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="499327F5" w14:textId="1DBEA7CA" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
+          <w:p w14:paraId="499327F5" w14:textId="1DBEA7CA" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>onsider sustainable development impacts* to: society, the economy, sustainability, health and safety, legal frameworks, and the environment, in solving well-defined engineering problems (DK1, DK5, and DK7).</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Consider sustainable development impacts* to: society, the economy, sustainability, health and safety, legal frameworks, and the environment, in solving well-defined engineering problems (DK1, DK5, and DK7).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D70D159" w14:textId="76826726" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
+          <w:p w14:paraId="2D70D159" w14:textId="76826726" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="68217E45" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="68217E45" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1F3817" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="3D1F3817" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B79103" w14:textId="18FCD96C" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="71B79103" w14:textId="18FCD96C" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Understand </w:t>
             </w:r>
-            <w:r w:rsidR="00BB60AA" w:rsidRPr="00BB60AA">
+            <w:r w:rsidR="00BB60AA" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>and commit to professional ethics and responsibilities and norms of technician practice and including compliance with national and international laws. Demonstrate an understanding of the need for diversity and inclusion (DK9).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4304F2" w14:textId="03BC155E" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
+          <w:p w14:paraId="2A4304F2" w14:textId="03BC155E" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="1AA63854" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="1AA63854" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F60C68" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="67F60C68" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6546EED6" w14:textId="2EA410F3" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
+          <w:p w14:paraId="6546EED6" w14:textId="2EA410F3" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>unction effectively as an individual, and as a member in diverse and inclusive teams in multi-disciplinary, face to face, remote and distributed settings (DK9).</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Function effectively as an individual, and as a member in diverse and inclusive teams in multi-disciplinary, face to face, remote and distributed settings (DK9).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4567A6" w14:textId="618C74AA" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
+          <w:p w14:paraId="6D4567A6" w14:textId="618C74AA" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="0E33F351" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="0E33F351" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75CBAD14" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="75CBAD14" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BBCBCF" w14:textId="03B010EF" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
+          <w:p w14:paraId="21BBCBCF" w14:textId="03B010EF" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>ommunicate effectively and inclusively on well-defined engineering activities with the engineering community and with society at large, by being able to comprehend the work of others, document their own work, and give and receive clear instructions.</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Communicate effectively and inclusively on well-defined engineering activities with the engineering community and with society at large, by being able to comprehend the work of others, document their own work, and give and receive clear instructions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C867B46" w14:textId="64647C77" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
+          <w:p w14:paraId="3C867B46" w14:textId="64647C77" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="7D7E57BF" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="7D7E57BF" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0A1774" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="7A0A1774" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7032C3B6" w14:textId="4AF81421" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
+          <w:p w14:paraId="7032C3B6" w14:textId="4AF81421" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>emonstrate awareness of engineering management principles as a member or leader in a technical team and to manage projects in multidisciplinary environments.</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Demonstrate awareness of engineering management principles as a member or leader in a technical team and to manage projects in multidisciplinary environments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="668AFFA5" w14:textId="7E07D1D8" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="00000000" w:rsidP="00D15F26">
+          <w:p w14:paraId="668AFFA5" w14:textId="7E07D1D8" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="00000000" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:lang w:val="ms-MY"/>
                 </w:rPr>
                 <w:tag w:val="goog_rdk_8"/>
                 <w:id w:val="505717247"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="000B0C8D" w:rsidRPr="00D173D9">
+                <w:r w:rsidR="000B0C8D" w:rsidRPr="006E148E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="ms-MY"/>
                   </w:rPr>
                   <w:t xml:space="preserve">      </w:t>
                 </w:r>
-                <w:r w:rsidR="00BB60AA">
+                <w:r w:rsidR="00BB60AA" w:rsidRPr="006E148E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="ms-MY"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
-                <w:r w:rsidR="000B0C8D" w:rsidRPr="00D173D9">
+                <w:r w:rsidR="000B0C8D" w:rsidRPr="006E148E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="ms-MY"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w14:paraId="1A6B5DFE" w14:textId="77777777" w:rsidTr="00BB60AA">
+      <w:tr w:rsidR="001D6DA2" w:rsidRPr="006E148E" w14:paraId="1A6B5DFE" w14:textId="77777777" w:rsidTr="00BB60AA">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F92F6C" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
+          <w:p w14:paraId="72F92F6C" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7983" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9D37F2" w14:textId="4C91967C" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
+          <w:p w14:paraId="5C9D37F2" w14:textId="4C91967C" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="007C4D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> technical knowledge (DK8).</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Recognize the need for and have the ability for i) independent and lifelong learning and ii) critical thinking in the face of specialised technical knowledge (DK8).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1678268B" w14:textId="0D0A4BE6" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
+          <w:p w14:paraId="1678268B" w14:textId="0D0A4BE6" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="00D15F26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="001F3E23" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
+    <w:p w14:paraId="001F3E23" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3DE879" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="0F3DE879" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="186D2588" w14:textId="77777777" w:rsidR="00BB60AA" w:rsidRDefault="00BB60AA" w:rsidP="000636B5">
+    <w:p w14:paraId="186D2588" w14:textId="77777777" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39C9BFDA" w14:textId="77777777" w:rsidR="009E1A75" w:rsidRDefault="009E1A75" w:rsidP="000636B5">
+    <w:p w14:paraId="39C9BFDA" w14:textId="77777777" w:rsidR="009E1A75" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BBA35BC" w14:textId="77777777" w:rsidR="009E1A75" w:rsidRDefault="009E1A75" w:rsidP="000636B5">
+    <w:p w14:paraId="0BBA35BC" w14:textId="77777777" w:rsidR="009E1A75" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C8853B" w14:textId="77777777" w:rsidR="009E1A75" w:rsidRDefault="009E1A75" w:rsidP="000636B5">
+    <w:p w14:paraId="42C8853B" w14:textId="77777777" w:rsidR="009E1A75" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="536BD83B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
+    <w:p w14:paraId="536BD83B" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FA29CC4" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
+    <w:p w14:paraId="6FA29CC4" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C79C54" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
+    <w:p w14:paraId="56C79C54" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E0BCA2C" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
+    <w:p w14:paraId="1E0BCA2C" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="546C0293" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
+    <w:p w14:paraId="546C0293" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60C02A81" w14:textId="77777777" w:rsidR="009E1A75" w:rsidRDefault="009E1A75" w:rsidP="000636B5">
+    <w:p w14:paraId="60C02A81" w14:textId="77777777" w:rsidR="009E1A75" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06EC74CE" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
+    <w:p w14:paraId="06EC74CE" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="560"/>
         <w:gridCol w:w="7995"/>
         <w:gridCol w:w="1520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A9535A" w:rsidRPr="00A9535A" w14:paraId="2D0DC210" w14:textId="77777777" w:rsidTr="009E1A75">
+      <w:tr w:rsidR="00A9535A" w:rsidRPr="006E148E" w14:paraId="2D0DC210" w14:textId="77777777" w:rsidTr="009E1A75">
         <w:trPr>
           <w:trHeight w:val="782"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70260C1F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="70260C1F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08F5E84D" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="08F5E84D" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A9535A">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Programme Learning Outcome (PLO) JTMK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EABF95E" w14:textId="5E10F5B3" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="00BB60AA" w:rsidP="00BB60AA">
+          <w:p w14:paraId="7EABF95E" w14:textId="5E10F5B3" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="00BB60AA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BB60AA">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, students should be able to: </w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upon completion of the programme, students should be able to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="268A91F2" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="268A91F2" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Tick (√ ) If Applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9535A" w:rsidRPr="00A9535A" w14:paraId="44E8E676" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00A9535A" w:rsidRPr="006E148E" w14:paraId="44E8E676" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03DAAECA" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="03DAAECA" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77704017" w14:textId="6C3F8E2D" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
+          <w:p w14:paraId="77704017" w14:textId="6C3F8E2D" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BB60AA">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Explain concepts, principles and theories relating to Information Technology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2857A1DA" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="2857A1DA" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9535A" w:rsidRPr="00A9535A" w14:paraId="38CAFF41" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00A9535A" w:rsidRPr="006E148E" w14:paraId="38CAFF41" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35DE1489" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="35DE1489" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23C6932E" w14:textId="516F4CAC" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
+          <w:p w14:paraId="23C6932E" w14:textId="516F4CAC" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BB60AA">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Apply design and architecture to Information Technology solutions using appropriate tools and techniques.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14090329" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="14090329" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9535A" w:rsidRPr="00A9535A" w14:paraId="24E34E7C" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00A9535A" w:rsidRPr="006E148E" w14:paraId="24E34E7C" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EAF45C4" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="5EAF45C4" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0514524A" w14:textId="64FCCDCB" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
+          <w:p w14:paraId="0514524A" w14:textId="64FCCDCB" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BB60AA">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Perform support and development tasks on Information Technology solutions related to job functions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A58B70" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="77A58B70" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9535A" w:rsidRPr="00A9535A" w14:paraId="1750CA39" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00A9535A" w:rsidRPr="006E148E" w14:paraId="1750CA39" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AE9924" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="17AE9924" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2035BECA" w14:textId="18520ADD" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
+          <w:p w14:paraId="2035BECA" w14:textId="18520ADD" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BB60AA">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Demonstrate effective interaction with stakeholders and society in a work-related environment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E51483" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="48E51483" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9535A" w:rsidRPr="00A9535A" w14:paraId="557EFEA3" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00A9535A" w:rsidRPr="006E148E" w14:paraId="557EFEA3" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="116A9E03" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="116A9E03" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="423CA07F" w14:textId="22C8C7AA" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="423CA07F" w14:textId="22C8C7AA" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E1A75">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Exhibit effective communication with stakeholders and society in a work-related environment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE605F3" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="2AE605F3" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9535A" w:rsidRPr="00A9535A" w14:paraId="4CD73B7E" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00A9535A" w:rsidRPr="006E148E" w14:paraId="4CD73B7E" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03FB985F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="03FB985F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6611303A" w14:textId="0F15ACA0" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="6611303A" w14:textId="0F15ACA0" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E1A75">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Use appropriate digital tools on computing related to job functions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C74185B" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="3C74185B" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9535A" w:rsidRPr="00A9535A" w14:paraId="595BF0D0" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00A9535A" w:rsidRPr="006E148E" w14:paraId="595BF0D0" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="781221D8" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="781221D8" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AA949D6" w14:textId="773BD088" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="6AA949D6" w14:textId="773BD088" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E1A75">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Apply appropriate numerical skills in computing related to job functions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B828602" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="7B828602" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A9535A" w:rsidRPr="00A9535A" w14:paraId="3C505A30" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00A9535A" w:rsidRPr="006E148E" w14:paraId="3C505A30" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37323F98" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="37323F98" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A9535A">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DBE7081" w14:textId="5AE09B3F" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="1DBE7081" w14:textId="5AE09B3F" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E1A75">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Demonstrate supervisory skills and responsibility in executing instructions related to job functions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEEC6E0" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
+          <w:p w14:paraId="2DEEC6E0" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w14:paraId="551123F0" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00BB60AA" w:rsidRPr="006E148E" w14:paraId="551123F0" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D30CA46" w14:textId="071449A0" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="7D30CA46" w14:textId="071449A0" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53CCDAD6" w14:textId="0A3E671F" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="53CCDAD6" w14:textId="0A3E671F" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E1A75">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Commit to principles of lifelong learning in academic and career development.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F423DF" w14:textId="77777777" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
+          <w:p w14:paraId="74F423DF" w14:textId="77777777" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w14:paraId="4CCDD1F9" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00BB60AA" w:rsidRPr="006E148E" w14:paraId="4CCDD1F9" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7228ED16" w14:textId="68927424" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="7228ED16" w14:textId="68927424" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="271C68A5" w14:textId="0EF46C8A" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="271C68A5" w14:textId="0EF46C8A" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E1A75">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Demonstrate an entrepreneurial mindset in performing tasks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07E73AF7" w14:textId="77777777" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
+          <w:p w14:paraId="07E73AF7" w14:textId="77777777" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w14:paraId="0D9311C3" w14:textId="77777777" w:rsidTr="00A9535A">
+      <w:tr w:rsidR="00BB60AA" w:rsidRPr="006E148E" w14:paraId="0D9311C3" w14:textId="77777777" w:rsidTr="00A9535A">
         <w:trPr>
           <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60EC5423" w14:textId="70F29182" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="60EC5423" w14:textId="70F29182" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6564BB1F" w14:textId="6FB08E47" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
+          <w:p w14:paraId="6564BB1F" w14:textId="6FB08E47" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="009E1A75" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009E1A75">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Commit to professional and ethical practices in executing instructions related to the job and organizational functions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="646B907E" w14:textId="77777777" w:rsidR="00BB60AA" w:rsidRPr="00A9535A" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
+          <w:p w14:paraId="646B907E" w14:textId="77777777" w:rsidR="00BB60AA" w:rsidRPr="006E148E" w:rsidRDefault="00BB60AA" w:rsidP="00A9535A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74F1FA34" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
+    <w:p w14:paraId="74F1FA34" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0294F2D2" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
+    <w:p w14:paraId="0294F2D2" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3522EC3F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="3522EC3F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E7BF1D" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="55E7BF1D" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="090EFD70" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="090EFD70" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48DB0A1B" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="48DB0A1B" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F9CD96" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="53F9CD96" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="050FD9FA" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="050FD9FA" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00878B8E" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="00878B8E" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32ABE9E0" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="32ABE9E0" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6799B942" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="6799B942" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="303F7C87" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="303F7C87" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22759C73" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="22759C73" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FEABC25" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="2FEABC25" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59BBC166" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="59BBC166" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A5AF515" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
+    <w:p w14:paraId="2A5AF515" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E3467D" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
+    <w:p w14:paraId="00E3467D" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56B1C646" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
+    <w:p w14:paraId="56B1C646" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="786A19BA" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
+    <w:p w14:paraId="786A19BA" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34A56B7B" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="34A56B7B" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="657B4C6F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="657B4C6F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="435198EC" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="435198EC" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24EDE282" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="24EDE282" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79867079" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="79867079" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EC08B3F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="4EC08B3F" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71EA17A9" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="71EA17A9" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16230A28" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
+    <w:p w14:paraId="16230A28" w14:textId="77777777" w:rsidR="00A9535A" w:rsidRPr="006E148E" w:rsidRDefault="00A9535A" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="659AEB88" w14:textId="11DD164D" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="00474D19">
+    <w:p w14:paraId="659AEB88" w14:textId="11DD164D" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="00474D19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-MY"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">TERAS </w:t>
       </w:r>
-      <w:r w:rsidR="006C07C8">
+      <w:r w:rsidR="006C07C8" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">: </w:t>
-[...8 lines deleted...]
-        <w:t>MENGHASILKAN GRADUAN TVET BERKUALITI</w:t>
+        <w:t>: MENGHASILKAN GRADUAN TVET BERKUALITI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6E1F8A" w14:textId="342DAF34" w:rsidR="0093691B" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="0093691B">
+    <w:p w14:paraId="2A6E1F8A" w14:textId="342DAF34" w:rsidR="0093691B" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="0093691B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">KPI </w:t>
       </w:r>
-      <w:r w:rsidR="006C07C8">
+      <w:r w:rsidR="006C07C8" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>: BILANGAN PROGRAM PEMBANGUNAN PELAJAR BERCIRI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034ABBEE" w14:textId="3A6F6590" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="0093691B" w:rsidP="0093691B">
+    <w:p w14:paraId="034ABBEE" w14:textId="3A6F6590" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="0093691B" w:rsidP="0093691B">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00474D19" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="00474D19" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> HOLISTIK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65184A76" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="00474D19">
+    <w:p w14:paraId="65184A76" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="00474D19">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>OBJEKTIF</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>: MELAHIRKAN GRADUAN BERCIRI GLOBAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FED8920" w14:textId="765B982D" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="00474D19">
+    <w:p w14:paraId="6FED8920" w14:textId="765B982D" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="00474D19">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>STRATEGI</w:t>
       </w:r>
-      <w:r w:rsidR="009D7DF2" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="009D7DF2" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B295ED" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="00474D19">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="06B295ED" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="00474D19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="603"/>
         <w:gridCol w:w="6759"/>
         <w:gridCol w:w="1654"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="4A8629B9" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="4A8629B9" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="69D7C7C3" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="00D173D9">
+          <w:p w14:paraId="69D7C7C3" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>BIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE75D13" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="00D173D9">
+          <w:p w14:paraId="1AE75D13" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>JENIS PROGRAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="10FCBA5D" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="00D173D9">
+          <w:p w14:paraId="10FCBA5D" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">TANDA ( </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">  )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="0C723093" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="0C723093" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FB70EE" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="17FB70EE" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24282252" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="24282252" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Program Sukarelawan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32B95EAF" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="32B95EAF" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="167432BF" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="167432BF" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BE3871" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="13BE3871" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="03881402" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="03881402" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Program Pembangunan Pelajar</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="34CCFB2E" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="34CCFB2E" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02CB8EB3" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="02CB8EB3" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562E1D2D" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="562E1D2D" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Patriotisme</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42223160" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="42223160" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="6F1EA8AA" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="6F1EA8AA" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36CCDC3E" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="36CCDC3E" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2A09C4" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="6C2A09C4" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Perpaduan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C59CD7" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="23C59CD7" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="2037A642" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="2037A642" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06396351" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="06396351" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A3E115" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="62A3E115" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Kepimpinan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43FEC77C" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="43FEC77C" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="0024631F" w14:paraId="06E0FB59" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="06E0FB59" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11F1ED06" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="11F1ED06" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="091EB7C1" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="091EB7C1" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...5 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Komunikasi (Bahasa Melayu/ Bahasa Inggeris)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7C1FE8" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="7A7C1FE8" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="67126303" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="67126303" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001746C0" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="001746C0" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1801D6D2" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="1801D6D2" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Dan Warisan</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kebudayaan, Kesenian Dan Warisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="199AEA12" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="199AEA12" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="7AB3139B" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="7AB3139B" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="476D53C2" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="476D53C2" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48330FCB" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="48330FCB" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Kerohanian</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69F1C22C" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="69F1C22C" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="230DDDCA" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="230DDDCA" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43042AA7" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="43042AA7" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11E52090" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="11E52090" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Psikologi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1EEA43" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="1E1EEA43" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="1CAB82EE" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="1CAB82EE" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="660252DE" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="660252DE" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0231E93E" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="0231E93E" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Sukan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCD93CA" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="4FCD93CA" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="17DCFC40" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="17DCFC40" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACAA712" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="7ACAA712" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7849BC" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="4B7849BC" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Kesihatan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B19639" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="60B19639" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="13D02690" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="13D02690" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13C5DA2D" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="13C5DA2D" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284FA94C" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="284FA94C" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Kemahiran Dan Inovasi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="131E7DE3" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="131E7DE3" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474D19" w:rsidRPr="00D173D9" w14:paraId="2A3F4321" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00474D19" w:rsidRPr="006E148E" w14:paraId="2A3F4321" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33642586" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="33642586" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6952" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24005CE6" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="005A7203">
+          <w:p w14:paraId="24005CE6" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="005A7203">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Kelab Dan Persatuan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF8A784" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="00D173D9" w:rsidRDefault="00474D19" w:rsidP="004728F0">
+          <w:p w14:paraId="3CF8A784" w14:textId="77777777" w:rsidR="00474D19" w:rsidRPr="006E148E" w:rsidRDefault="00474D19" w:rsidP="004728F0">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53F39B79" w14:textId="77777777" w:rsidR="00B83DA3" w:rsidRPr="00D173D9" w:rsidRDefault="00B83DA3" w:rsidP="000636B5">
+    <w:p w14:paraId="53F39B79" w14:textId="77777777" w:rsidR="00B83DA3" w:rsidRPr="006E148E" w:rsidRDefault="00B83DA3" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="263960DE" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="000636B5">
+    <w:p w14:paraId="263960DE" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidSect="006C07C8">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidSect="006C07C8">
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="900" w:right="1080" w:bottom="630" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A35FF88" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRDefault="006C07C8" w:rsidP="00A54740">
+    <w:p w14:paraId="4A35FF88" w14:textId="77777777" w:rsidR="006C07C8" w:rsidRPr="006E148E" w:rsidRDefault="006C07C8" w:rsidP="00A54740">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D1E8B3" w14:textId="0AC1DC88" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00A54740">
+    <w:p w14:paraId="17D1E8B3" w14:textId="0AC1DC88" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00A54740">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-MY"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>17 MATLAMAT PEMBANGUNAN MAMPAN (SUSTAINABLE DEVELOPMENT GOALS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7637C6FA" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00A54740">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7637C6FA" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00A54740">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9398" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="613"/>
         <w:gridCol w:w="7076"/>
         <w:gridCol w:w="1709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="2A824E00" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="2A824E00" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="255773B1" w14:textId="77777777" w:rsidR="00D173D9" w:rsidRPr="00D173D9" w:rsidRDefault="00D173D9" w:rsidP="00D173D9">
+          <w:p w14:paraId="255773B1" w14:textId="77777777" w:rsidR="00D173D9" w:rsidRPr="006E148E" w:rsidRDefault="00D173D9" w:rsidP="00D173D9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6AD8C955" w14:textId="59B58FB8" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AD8C955" w14:textId="59B58FB8" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>BIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD42C56" w14:textId="77777777" w:rsidR="00D173D9" w:rsidRPr="00D173D9" w:rsidRDefault="00D173D9" w:rsidP="00D173D9">
+          <w:p w14:paraId="0FD42C56" w14:textId="77777777" w:rsidR="00D173D9" w:rsidRPr="006E148E" w:rsidRDefault="00D173D9" w:rsidP="00D173D9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="19B0A576" w14:textId="2A04A900" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19B0A576" w14:textId="2A04A900" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>MATLAMAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7B145114" w14:textId="77777777" w:rsidR="00D173D9" w:rsidRPr="00D173D9" w:rsidRDefault="00D173D9" w:rsidP="00D173D9">
+          <w:p w14:paraId="7B145114" w14:textId="77777777" w:rsidR="00D173D9" w:rsidRPr="006E148E" w:rsidRDefault="00D173D9" w:rsidP="00D173D9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="28C862C8" w14:textId="26FE0BB8" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28C862C8" w14:textId="26FE0BB8" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">TANDA ( </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">  )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="7C1F9432" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="7C1F9432" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F72A71" w14:textId="3A6077AF" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="63F72A71" w14:textId="3A6077AF" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C242617" w14:textId="1BC489AA" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="1C242617" w14:textId="1BC489AA" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tiada Kemiskinan (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>No poverty</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D60F8E" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="31D60F8E" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="5A0C44FC" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="5A0C44FC" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01583A79" w14:textId="5DE207A9" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="01583A79" w14:textId="5DE207A9" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30C7F166" w14:textId="758056B6" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="30C7F166" w14:textId="758056B6" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Sifar Kebuluran (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Zero hunger</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0184ADCD" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="0184ADCD" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="167F4823" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="167F4823" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BF5FE3" w14:textId="578B70C3" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="23BF5FE3" w14:textId="578B70C3" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCE571C" w14:textId="7879C588" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="7FCE571C" w14:textId="7879C588" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...35 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kesihatan yang baik dan sejahtera (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Good health and well-being</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29F0D099" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="29F0D099" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="35CB8298" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="35CB8298" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFF364A" w14:textId="729BF00F" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="2BFF364A" w14:textId="729BF00F" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D28AF9" w14:textId="5D700505" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="78D28AF9" w14:textId="5D700505" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pendidikan berkualiti (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Quality education</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="402A6758" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="402A6758" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="1468C098" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="1468C098" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5DE313" w14:textId="2D7D7B84" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="5B5DE313" w14:textId="2D7D7B84" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDD3249" w14:textId="6C46642D" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="3BDD3249" w14:textId="6C46642D" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kesaksamaan jantina (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Gender equality</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDEE0F4" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="2FDEE0F4" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="1D4A0D69" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="1D4A0D69" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11B1336E" w14:textId="637E0E81" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="11B1336E" w14:textId="637E0E81" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="560EBCE1" w14:textId="5CDEC05B" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="560EBCE1" w14:textId="5CDEC05B" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...35 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Air bersih dan sanitasi (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Clean water and sanitation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E70ED3E" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="0E70ED3E" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="68A66677" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="68A66677" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF13D3A" w14:textId="68863F4B" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="3CF13D3A" w14:textId="68863F4B" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC6A9DF" w14:textId="389767F6" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="0DC6A9DF" w14:textId="389767F6" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...40 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tenaga bersih dan berpatutan (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-MY"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Affordable and clean energy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196F94A6" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="196F94A6" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="2D98554E" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="2D98554E" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52B5CBFB" w14:textId="237C2296" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="52B5CBFB" w14:textId="237C2296" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="235F337A" w14:textId="0F2F6728" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="235F337A" w14:textId="0F2F6728" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...57 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pekerjaan yang baik dan pertumbuhan ekonomi (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Decent work and economic growth</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16469A40" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="16469A40" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="7C60A994" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="7C60A994" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480D52D3" w14:textId="289528FF" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="480D52D3" w14:textId="289528FF" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="422F390D" w14:textId="63D2FBF3" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="422F390D" w14:textId="63D2FBF3" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Industri, inovasi dan infrastruktur (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Industry, innovation and infrastructure</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...2 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28AC7DBE" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="28AC7DBE" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="444326DF" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="444326DF" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23567E84" w14:textId="30187D28" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="23567E84" w14:textId="30187D28" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48404939" w14:textId="584182C7" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="48404939" w14:textId="584182C7" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Mengurangkan ketidaksamarataan (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Reduced inequalities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6545DD2E" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="6545DD2E" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="15D6DC0E" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="15D6DC0E" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3707D6" w14:textId="6442E65B" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="5F3707D6" w14:textId="6442E65B" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D3479E0" w14:textId="1A73953E" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="5D3479E0" w14:textId="1A73953E" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...40 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Bandar dan komuniti mampan (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-MY"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Sustainable cities and communities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41347E1C" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="41347E1C" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="65489376" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="65489376" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="866"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC4BD6E" w14:textId="5F313ADF" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="6EC4BD6E" w14:textId="5F313ADF" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA41595" w14:textId="369AC334" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="0CA41595" w14:textId="369AC334" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Penggunaan dan pengeluaran bertanggungjawab (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Responsible consumption and production</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDCA8E8" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="0DDCA8E8" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="43C39A8E" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="43C39A8E" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="282F4537" w14:textId="6A3F621A" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="282F4537" w14:textId="6A3F621A" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="387F08C0" w14:textId="1CA372D6" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="387F08C0" w14:textId="1CA372D6" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...56 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tindakan memerangi perubahan iklim (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-MY"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Climate action</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7F894F" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="7C7F894F" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="3279E03B" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="3279E03B" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76E45C67" w14:textId="45794B17" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="76E45C67" w14:textId="45794B17" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31B9C7FE" w14:textId="594298E8" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="31B9C7FE" w14:textId="594298E8" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kehidupan di bawah air (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Life below water</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3A1664" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="3F3A1664" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="6160E4EE" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="6160E4EE" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64794D4C" w14:textId="6AF0D72B" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="64794D4C" w14:textId="6AF0D72B" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9756D2" w14:textId="347B7320" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="1C9756D2" w14:textId="347B7320" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kehidupan darat (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Life on land</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74EA7394" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="74EA7394" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="54D5A99C" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="54D5A99C" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19405C23" w14:textId="23D89EB0" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="19405C23" w14:textId="23D89EB0" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="551B775E" w14:textId="484C97AF" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="551B775E" w14:textId="484C97AF" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...49 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Keamanan, keadilan dan institusi yang kuat (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Peace, justice and strong institutions</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19BF2406" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="19BF2406" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54740" w:rsidRPr="00D173D9" w14:paraId="056ABE0A" w14:textId="77777777" w:rsidTr="00D173D9">
+      <w:tr w:rsidR="00A54740" w:rsidRPr="006E148E" w14:paraId="056ABE0A" w14:textId="77777777" w:rsidTr="00D173D9">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33B0F550" w14:textId="6B093669" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="33B0F550" w14:textId="6B093669" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26BFCA57" w14:textId="5B793D80" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="26BFCA57" w14:textId="5B793D80" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Perkongsian untuk matlamat (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Partnershipes for the goals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26C24200" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
+          <w:p w14:paraId="26C24200" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D173D9">
             <w:pPr>
               <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="785C5A87" w14:textId="2E77C9A3" w:rsidR="00B83DA3" w:rsidRPr="00D173D9" w:rsidRDefault="00B83DA3" w:rsidP="000636B5">
+    <w:p w14:paraId="785C5A87" w14:textId="2E77C9A3" w:rsidR="00B83DA3" w:rsidRPr="006E148E" w:rsidRDefault="00B83DA3" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447F40E4" w14:textId="77777777" w:rsidR="00623E16" w:rsidRPr="00D173D9" w:rsidRDefault="00623E16" w:rsidP="000636B5">
+    <w:p w14:paraId="447F40E4" w14:textId="77777777" w:rsidR="00623E16" w:rsidRPr="006E148E" w:rsidRDefault="00623E16" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCB8965" w14:textId="77777777" w:rsidR="00B83DA3" w:rsidRPr="00D173D9" w:rsidRDefault="00B83DA3" w:rsidP="000636B5">
+    <w:p w14:paraId="7CCB8965" w14:textId="77777777" w:rsidR="00B83DA3" w:rsidRPr="006E148E" w:rsidRDefault="00B83DA3" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5626A3A0" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="000636B5">
+    <w:p w14:paraId="5626A3A0" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidSect="0001417A">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidSect="0001417A">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="900" w:right="1080" w:bottom="900" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA043A7" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="00D173D9" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
+    <w:p w14:paraId="0EA043A7" w14:textId="77777777" w:rsidR="001D6DA2" w:rsidRPr="006E148E" w:rsidRDefault="001D6DA2" w:rsidP="000636B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E53256A" w14:textId="781601D0" w:rsidR="00DA3ACA" w:rsidRDefault="00D256C1" w:rsidP="005A7203">
+    <w:p w14:paraId="1E53256A" w14:textId="781601D0" w:rsidR="00DA3ACA" w:rsidRPr="006E148E" w:rsidRDefault="00D256C1" w:rsidP="005A7203">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>NAMA PROGRAM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B3D698" w14:textId="30E92CBF" w:rsidR="0080705B" w:rsidRPr="0080705B" w:rsidRDefault="0080705B" w:rsidP="0080705B">
+    <w:p w14:paraId="26B3D698" w14:textId="30E92CBF" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="0080705B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0080705B">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>TAJUK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A16F0CB" w14:textId="77777777" w:rsidR="00D256C1" w:rsidRPr="00D173D9" w:rsidRDefault="00D256C1" w:rsidP="0080705B">
+    <w:p w14:paraId="1A16F0CB" w14:textId="77777777" w:rsidR="00D256C1" w:rsidRPr="006E148E" w:rsidRDefault="00D256C1" w:rsidP="0080705B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EEA6894" w14:textId="77777777" w:rsidR="00D256C1" w:rsidRPr="00D173D9" w:rsidRDefault="00D256C1" w:rsidP="00D256C1">
+    <w:p w14:paraId="5EEA6894" w14:textId="77777777" w:rsidR="00D256C1" w:rsidRPr="006E148E" w:rsidRDefault="00D256C1" w:rsidP="00D256C1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036D93A1" w14:textId="63375F28" w:rsidR="00266A80" w:rsidRDefault="00D256C1" w:rsidP="00994B4A">
+    <w:p w14:paraId="036D93A1" w14:textId="63375F28" w:rsidR="00266A80" w:rsidRPr="006E148E" w:rsidRDefault="00D256C1" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">2.0 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>PENGENALAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEFEE9D" w14:textId="4982045D" w:rsidR="0080705B" w:rsidRPr="00D173D9" w:rsidRDefault="0080705B" w:rsidP="00994B4A">
+    <w:p w14:paraId="2EEFEE9D" w14:textId="4982045D" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69437348" w14:textId="77777777" w:rsidR="00D256C1" w:rsidRPr="00D173D9" w:rsidRDefault="00D256C1" w:rsidP="00994B4A">
+    <w:p w14:paraId="69437348" w14:textId="77777777" w:rsidR="00D256C1" w:rsidRPr="006E148E" w:rsidRDefault="00D256C1" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD35A2D" w14:textId="71B1E632" w:rsidR="00913D92" w:rsidRDefault="0080705B" w:rsidP="005C4D9C">
+    <w:p w14:paraId="7DD35A2D" w14:textId="71B1E632" w:rsidR="00913D92" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="005C4D9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0080705B">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>3.0</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>TUJUAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BC1850" w14:textId="1BC50B90" w:rsidR="0080705B" w:rsidRDefault="0080705B" w:rsidP="005C4D9C">
+    <w:p w14:paraId="32BC1850" w14:textId="1BC50B90" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="005C4D9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0080705B">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1538D864" w14:textId="77777777" w:rsidR="0080705B" w:rsidRPr="0080705B" w:rsidRDefault="0080705B" w:rsidP="005C4D9C">
+    <w:p w14:paraId="1538D864" w14:textId="77777777" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="005C4D9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="135AE137" w14:textId="77777777" w:rsidR="00641605" w:rsidRPr="00D173D9" w:rsidRDefault="00641605" w:rsidP="005C4D9C">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="135AE137" w14:textId="77777777" w:rsidR="00641605" w:rsidRPr="006E148E" w:rsidRDefault="00641605" w:rsidP="005C4D9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B1B5672" w14:textId="4A569E38" w:rsidR="005C4D9C" w:rsidRDefault="005C4D9C" w:rsidP="005A7203">
+    <w:p w14:paraId="4B1B5672" w14:textId="4A569E38" w:rsidR="005C4D9C" w:rsidRPr="006E148E" w:rsidRDefault="005C4D9C" w:rsidP="005A7203">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>OBJEKTIF PROGRAM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC3F0FD" w14:textId="2C39F07D" w:rsidR="0080705B" w:rsidRPr="002B6DC2" w:rsidRDefault="0080705B" w:rsidP="002B6DC2">
+    <w:p w14:paraId="6BC3F0FD" w14:textId="2C39F07D" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="002B6DC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D46927" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRPr="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
+    <w:p w14:paraId="50D46927" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64ECF3F8" w14:textId="77777777" w:rsidR="005C4D9C" w:rsidRPr="002B6DC2" w:rsidRDefault="005C4D9C" w:rsidP="005C4D9C">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="64ECF3F8" w14:textId="77777777" w:rsidR="005C4D9C" w:rsidRPr="006E148E" w:rsidRDefault="005C4D9C" w:rsidP="005C4D9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B0DE11A" w14:textId="77777777" w:rsidR="00641605" w:rsidRPr="00D173D9" w:rsidRDefault="00641605" w:rsidP="005C4D9C">
+    <w:p w14:paraId="3B0DE11A" w14:textId="77777777" w:rsidR="00641605" w:rsidRPr="006E148E" w:rsidRDefault="00641605" w:rsidP="005C4D9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67AE1AE6" w14:textId="5DBC3627" w:rsidR="006F7DD5" w:rsidRDefault="006F7DD5" w:rsidP="005A7203">
+    <w:p w14:paraId="67AE1AE6" w14:textId="5DBC3627" w:rsidR="006F7DD5" w:rsidRPr="006E148E" w:rsidRDefault="006F7DD5" w:rsidP="005A7203">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>TARIKH &amp; TEMPAT PELAKSANAAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DF8B78" w14:textId="23FF4229" w:rsidR="0080705B" w:rsidRDefault="0080705B" w:rsidP="0080705B">
+    <w:p w14:paraId="04DF8B78" w14:textId="23FF4229" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="0080705B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>TARIKH:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8A9CDB" w14:textId="1299E09C" w:rsidR="0080705B" w:rsidRDefault="0080705B" w:rsidP="0080705B">
+    <w:p w14:paraId="6E8A9CDB" w14:textId="1299E09C" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="0080705B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>TEMPAT:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBB8ABE" w14:textId="77777777" w:rsidR="00327B9A" w:rsidRPr="00D173D9" w:rsidRDefault="00327B9A" w:rsidP="006F7DD5">
+    <w:p w14:paraId="6EBB8ABE" w14:textId="77777777" w:rsidR="00327B9A" w:rsidRPr="006E148E" w:rsidRDefault="00327B9A" w:rsidP="006F7DD5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EDDE486" w14:textId="77777777" w:rsidR="00327B9A" w:rsidRPr="00D173D9" w:rsidRDefault="00327B9A" w:rsidP="006F7DD5">
+    <w:p w14:paraId="0EDDE486" w14:textId="77777777" w:rsidR="00327B9A" w:rsidRPr="006E148E" w:rsidRDefault="00327B9A" w:rsidP="006F7DD5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="188BF615" w14:textId="253AE943" w:rsidR="006F7DD5" w:rsidRPr="00D173D9" w:rsidRDefault="007572BE" w:rsidP="00994B4A">
+    <w:p w14:paraId="188BF615" w14:textId="253AE943" w:rsidR="006F7DD5" w:rsidRPr="006E148E" w:rsidRDefault="007572BE" w:rsidP="00994B4A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">6.0 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>KUMPULAN SASARAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614FFA15" w14:textId="66900CD7" w:rsidR="007572BE" w:rsidRPr="00D173D9" w:rsidRDefault="00957D03" w:rsidP="00994B4A">
+    <w:p w14:paraId="614FFA15" w14:textId="66900CD7" w:rsidR="007572BE" w:rsidRPr="006E148E" w:rsidRDefault="00957D03" w:rsidP="00994B4A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0080705B" w:rsidRPr="0080705B">
+      <w:r w:rsidR="0080705B" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">CTH 10 RANG PELAJAR </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6CBD7B" w14:textId="77777777" w:rsidR="007572BE" w:rsidRPr="00D173D9" w:rsidRDefault="007572BE" w:rsidP="00994B4A">
+    <w:p w14:paraId="4E6CBD7B" w14:textId="77777777" w:rsidR="007572BE" w:rsidRPr="006E148E" w:rsidRDefault="007572BE" w:rsidP="00994B4A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AF7523E" w14:textId="77777777" w:rsidR="007572BE" w:rsidRPr="00D173D9" w:rsidRDefault="007572BE" w:rsidP="00994B4A">
+    <w:p w14:paraId="7AF7523E" w14:textId="77777777" w:rsidR="007572BE" w:rsidRPr="006E148E" w:rsidRDefault="007572BE" w:rsidP="00994B4A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1005D734" w14:textId="54A9BF63" w:rsidR="007572BE" w:rsidRDefault="007572BE" w:rsidP="00994B4A">
+    <w:p w14:paraId="1005D734" w14:textId="54A9BF63" w:rsidR="007572BE" w:rsidRPr="006E148E" w:rsidRDefault="007572BE" w:rsidP="00994B4A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>7.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>ANJURAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7ECE75" w14:textId="08624C0B" w:rsidR="0080705B" w:rsidRPr="00D173D9" w:rsidRDefault="0080705B" w:rsidP="00994B4A">
+    <w:p w14:paraId="5D7ECE75" w14:textId="08624C0B" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="00994B4A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0080705B">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3894574B" w14:textId="60E93A07" w:rsidR="000636B5" w:rsidRPr="00D173D9" w:rsidRDefault="000636B5" w:rsidP="0080705B">
+    <w:p w14:paraId="3894574B" w14:textId="60E93A07" w:rsidR="000636B5" w:rsidRPr="006E148E" w:rsidRDefault="000636B5" w:rsidP="0080705B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46611053" w14:textId="77777777" w:rsidR="00A275F9" w:rsidRPr="00D173D9" w:rsidRDefault="00A275F9" w:rsidP="00D0470C">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="46611053" w14:textId="77777777" w:rsidR="00A275F9" w:rsidRPr="006E148E" w:rsidRDefault="00A275F9" w:rsidP="00D0470C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BC1B15" w14:textId="77777777" w:rsidR="00BC6BB7" w:rsidRPr="00D173D9" w:rsidRDefault="00BC6BB7" w:rsidP="005A7203">
+    <w:p w14:paraId="14BC1B15" w14:textId="77777777" w:rsidR="00BC6BB7" w:rsidRPr="006E148E" w:rsidRDefault="00BC6BB7" w:rsidP="005A7203">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0382E8B5" w14:textId="4A5E9ACA" w:rsidR="007328FE" w:rsidRDefault="009E4268" w:rsidP="00D0470C">
+    <w:p w14:paraId="0382E8B5" w14:textId="4A5E9ACA" w:rsidR="007328FE" w:rsidRPr="006E148E" w:rsidRDefault="009E4268" w:rsidP="00D0470C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>8.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>PELAKSANAAN PROGRAM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D472B6E" w14:textId="69F50039" w:rsidR="0080705B" w:rsidRPr="00D173D9" w:rsidRDefault="0080705B" w:rsidP="00D0470C">
+    <w:p w14:paraId="4D472B6E" w14:textId="69F50039" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="00D0470C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0080705B">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DBEB73" w14:textId="77777777" w:rsidR="00561C6C" w:rsidRPr="00D173D9" w:rsidRDefault="00561C6C" w:rsidP="00D0470C">
+    <w:p w14:paraId="60DBEB73" w14:textId="77777777" w:rsidR="00561C6C" w:rsidRPr="006E148E" w:rsidRDefault="00561C6C" w:rsidP="00D0470C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5058D3FE" w14:textId="77777777" w:rsidR="005A155F" w:rsidRPr="00D173D9" w:rsidRDefault="005A155F" w:rsidP="00D0470C">
+    <w:p w14:paraId="5058D3FE" w14:textId="77777777" w:rsidR="005A155F" w:rsidRPr="006E148E" w:rsidRDefault="005A155F" w:rsidP="00D0470C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="483ECF41" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="00D173D9" w:rsidRDefault="00A54740" w:rsidP="00D0470C">
+    <w:p w14:paraId="483ECF41" w14:textId="77777777" w:rsidR="00A54740" w:rsidRPr="006E148E" w:rsidRDefault="00A54740" w:rsidP="00D0470C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="752020B8" w14:textId="080BF2C6" w:rsidR="00561C6C" w:rsidRDefault="00561C6C" w:rsidP="00D0470C">
+    <w:p w14:paraId="752020B8" w14:textId="080BF2C6" w:rsidR="00561C6C" w:rsidRPr="006E148E" w:rsidRDefault="00561C6C" w:rsidP="00D0470C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>9.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>TENTATIF PROGRAM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9E8298" w14:textId="2A51D4F7" w:rsidR="0080705B" w:rsidRPr="00D173D9" w:rsidRDefault="0080705B" w:rsidP="00D0470C">
+    <w:p w14:paraId="6A9E8298" w14:textId="2A51D4F7" w:rsidR="0080705B" w:rsidRPr="006E148E" w:rsidRDefault="0080705B" w:rsidP="00D0470C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0080705B">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>XXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5936CEBC" w14:textId="77777777" w:rsidR="007328FE" w:rsidRPr="00D173D9" w:rsidRDefault="007328FE" w:rsidP="007328FE">
+    <w:p w14:paraId="5936CEBC" w14:textId="77777777" w:rsidR="007328FE" w:rsidRPr="006E148E" w:rsidRDefault="007328FE" w:rsidP="007328FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27EFC337" w14:textId="7C78C123" w:rsidR="00CB0FEF" w:rsidRPr="00D173D9" w:rsidRDefault="007328FE" w:rsidP="007328FE">
-[...9 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="27EFC337" w14:textId="7C78C123" w:rsidR="00CB0FEF" w:rsidRPr="006E148E" w:rsidRDefault="007328FE" w:rsidP="007328FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034770EE" w14:textId="77777777" w:rsidR="00271F13" w:rsidRPr="00D173D9" w:rsidRDefault="00271F13" w:rsidP="007328FE">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="034770EE" w14:textId="77777777" w:rsidR="00271F13" w:rsidRPr="006E148E" w:rsidRDefault="00271F13" w:rsidP="007328FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36C80D0A" w14:textId="59949477" w:rsidR="00994B4A" w:rsidRDefault="00D413EA" w:rsidP="00D413EA">
+    <w:p w14:paraId="36C80D0A" w14:textId="59949477" w:rsidR="00994B4A" w:rsidRPr="006E148E" w:rsidRDefault="00D413EA" w:rsidP="00D413EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>10.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AA2B7A" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="00AA2B7A" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>IMPAK PROGRAM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2BA5DE" w14:textId="5ECB823F" w:rsidR="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
+    <w:p w14:paraId="4D2BA5DE" w14:textId="5ECB823F" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3961FA2B" w14:textId="1AFDEE7F" w:rsidR="002B6DC2" w:rsidRPr="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
+    <w:p w14:paraId="3961FA2B" w14:textId="1AFDEE7F" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA56E4B" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
+    <w:p w14:paraId="2CA56E4B" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B7C166" w14:textId="77777777" w:rsidR="00D45751" w:rsidRDefault="00D45751" w:rsidP="00994B4A">
+    <w:p w14:paraId="11B7C166" w14:textId="77777777" w:rsidR="00D45751" w:rsidRPr="006E148E" w:rsidRDefault="00D45751" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE57685" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
+    <w:p w14:paraId="5AE57685" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26C1BDE0" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
+    <w:p w14:paraId="26C1BDE0" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39A6C608" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
+    <w:p w14:paraId="39A6C608" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2361E09A" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
+    <w:p w14:paraId="2361E09A" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76514D2E" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
+    <w:p w14:paraId="76514D2E" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="537E0D12" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
+    <w:p w14:paraId="537E0D12" w14:textId="77777777" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="370EED60" w14:textId="22708E4B" w:rsidR="00960E55" w:rsidRPr="00D173D9" w:rsidRDefault="00E90C5C" w:rsidP="005A7203">
+    <w:p w14:paraId="370EED60" w14:textId="22708E4B" w:rsidR="00960E55" w:rsidRPr="006E148E" w:rsidRDefault="00E90C5C" w:rsidP="005A7203">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>ANGGARAN PERBELANJAAN DAN SUMBER KEWANGAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E75732B" w14:textId="77777777" w:rsidR="003E12F7" w:rsidRPr="00D173D9" w:rsidRDefault="003E12F7" w:rsidP="003E12F7">
+    <w:p w14:paraId="1E75732B" w14:textId="77777777" w:rsidR="003E12F7" w:rsidRPr="006E148E" w:rsidRDefault="003E12F7" w:rsidP="003E12F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9440" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="523"/>
         <w:gridCol w:w="3157"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1057"/>
         <w:gridCol w:w="1204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="19580FE5" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="19580FE5" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22D50605" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="22D50605" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Bil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6154AC9B" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="6154AC9B" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perihal / Butiran </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="086E9865" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="086E9865" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Kenyataan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15D90541" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="15D90541" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Kuantiti</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41AB48AF" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="41AB48AF" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Amaun</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="631032A5" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="631032A5" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Jumlah</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F73D24F" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="7F73D24F" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> OS</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pecahan OS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="09299999" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="09299999" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62668CF2" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="62668CF2" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="133A0811" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="133A0811" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34543A16" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="34543A16" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E452387" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="1E452387" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>(Unit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D70BB19" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="5D70BB19" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>RM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48C68BBE" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="48C68BBE" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>RM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03EBD3D1" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="03EBD3D1" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="50A42230" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="50A42230" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9440" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BF63D8E" w14:textId="29E54DB8" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="1BF63D8E" w14:textId="29E54DB8" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">A. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="4C4A9AD8" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="4C4A9AD8" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43C06EB8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="43C06EB8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8917" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4864562B" w14:textId="18DDE221" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="4864562B" w14:textId="18DDE221" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="751D08BB" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="751D08BB" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65232789" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="65232789" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10B08F29" w14:textId="3826CE5F" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="10B08F29" w14:textId="3826CE5F" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6070C9F2" w14:textId="1405A8BB" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6070C9F2" w14:textId="1405A8BB" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62002FA4" w14:textId="3B6E5D7F" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="62002FA4" w14:textId="3B6E5D7F" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C30818B" w14:textId="34946188" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="3C30818B" w14:textId="34946188" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE6789B" w14:textId="03C841E3" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="2BE6789B" w14:textId="03C841E3" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43AD943F" w14:textId="1338C41D" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="43AD943F" w14:textId="1338C41D" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="5FEFEACA" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="5FEFEACA" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75E4D196" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="75E4D196" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="664957CF" w14:textId="79541638" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="664957CF" w14:textId="79541638" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26BA84D4" w14:textId="5ABF5606" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="26BA84D4" w14:textId="5ABF5606" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8690AE" w14:textId="441AFF42" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5C8690AE" w14:textId="441AFF42" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="316950FB" w14:textId="46263DBB" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="316950FB" w14:textId="46263DBB" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30548AFF" w14:textId="68F97C66" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="30548AFF" w14:textId="68F97C66" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36651C00" w14:textId="43C7F471" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="36651C00" w14:textId="43C7F471" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="69C8E7F8" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="69C8E7F8" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="120F2978" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="120F2978" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6847" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AB68B27" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="6AB68B27" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Jumlah</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78053799" w14:textId="5B29BE8E" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="78053799" w14:textId="5B29BE8E" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B32E004" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="7B32E004" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="7389D5EB" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="7389D5EB" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B78124C" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="5B78124C" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8917" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2862DB75" w14:textId="4D60E27E" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="2862DB75" w14:textId="4D60E27E" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="36354E44" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="36354E44" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09E07DFA" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="09E07DFA" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="044D9EFD" w14:textId="795ABC70" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="044D9EFD" w14:textId="795ABC70" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30D9081C" w14:textId="1D30EF58" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="30D9081C" w14:textId="1D30EF58" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1118D67E" w14:textId="6B6502FF" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1118D67E" w14:textId="6B6502FF" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E95BB8" w14:textId="31858C52" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="00E95BB8" w14:textId="31858C52" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13706150" w14:textId="19ECEE7A" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="13706150" w14:textId="19ECEE7A" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5951E7C5" w14:textId="7C566851" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5951E7C5" w14:textId="7C566851" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="4BF80F9E" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="4BF80F9E" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="360852D5" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="360852D5" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="785E7DD5" w14:textId="5EE33479" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="785E7DD5" w14:textId="5EE33479" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0E4705" w14:textId="6E5C1D76" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5C0E4705" w14:textId="6E5C1D76" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC7615C" w14:textId="58DB4111" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2AC7615C" w14:textId="58DB4111" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEED865" w14:textId="5350ABCA" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="3DEED865" w14:textId="5350ABCA" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF06998" w14:textId="65CF0DC8" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="0EF06998" w14:textId="65CF0DC8" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="380FA9F6" w14:textId="28FBFABE" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="380FA9F6" w14:textId="28FBFABE" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="04AF15CB" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="04AF15CB" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="067C04A8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="067C04A8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6847" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ECB55DB" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="5ECB55DB" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Jumlah</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39A98E92" w14:textId="50728D75" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="39A98E92" w14:textId="50728D75" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38CF52FA" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="38CF52FA" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="3B86A68D" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="3B86A68D" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5576FF82" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="5576FF82" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk185260609" w:colFirst="1" w:colLast="6"/>
             <w:bookmarkStart w:id="4" w:name="_Hlk186374847" w:colFirst="1" w:colLast="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6847" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5134FBF6" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="5134FBF6" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Jumlah</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78B2EF1F" w14:textId="0851E5D1" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="78B2EF1F" w14:textId="0851E5D1" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="038C618A" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="038C618A" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="012C19C6" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="012C19C6" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9440" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B04AA3" w14:textId="48EA3C05" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="37B04AA3" w14:textId="48EA3C05" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="39D71B03" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="39D71B03" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13E56A25" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="13E56A25" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8917" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6325BD2C" w14:textId="5D0D7564" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="6325BD2C" w14:textId="5D0D7564" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="04B01329" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="04B01329" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C3411F8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="0C3411F8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A1FC55" w14:textId="072B4AEB" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="44A1FC55" w14:textId="072B4AEB" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155A2D49" w14:textId="702644D3" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="155A2D49" w14:textId="702644D3" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F880C48" w14:textId="5B8A9FEE" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3F880C48" w14:textId="5B8A9FEE" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="614BF9ED" w14:textId="4C0AF5F5" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="614BF9ED" w14:textId="4C0AF5F5" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABFD5C9" w14:textId="7D7D53F6" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="3ABFD5C9" w14:textId="7D7D53F6" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C794DF1" w14:textId="351B9058" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6C794DF1" w14:textId="351B9058" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="0686083F" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="0686083F" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71DBC211" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="71DBC211" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B0EC88" w14:textId="2E0ECBB2" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="16B0EC88" w14:textId="2E0ECBB2" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6ED5AE" w14:textId="7ACD38F3" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1C6ED5AE" w14:textId="7ACD38F3" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6308377F" w14:textId="12B66855" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6308377F" w14:textId="12B66855" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D45E152" w14:textId="73FB81FB" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="4D45E152" w14:textId="73FB81FB" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE1ECFF" w14:textId="4973A130" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="0CE1ECFF" w14:textId="4973A130" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="524D9CD2" w14:textId="7E9C3394" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="524D9CD2" w14:textId="7E9C3394" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="48319DE3" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="48319DE3" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EF71833" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="5EF71833" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48684906" w14:textId="6AF3CF24" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="48684906" w14:textId="6AF3CF24" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63C6459E" w14:textId="18D6291C" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="63C6459E" w14:textId="18D6291C" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4869A174" w14:textId="7560ACE8" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="4869A174" w14:textId="7560ACE8" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1763BDED" w14:textId="45FF7CB9" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="1763BDED" w14:textId="45FF7CB9" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6879FE51" w14:textId="619FAEBD" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="6879FE51" w14:textId="619FAEBD" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1E65BC" w14:textId="08A94A9A" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2B1E65BC" w14:textId="08A94A9A" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="1DB4F792" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="1DB4F792" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3282D6F8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="3282D6F8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607DC933" w14:textId="4B44C78D" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="607DC933" w14:textId="4B44C78D" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="549C92F3" w14:textId="29E4D825" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="549C92F3" w14:textId="29E4D825" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15BE63EC" w14:textId="77FC6CBF" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="15BE63EC" w14:textId="77FC6CBF" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="440C20F0" w14:textId="143608CD" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="440C20F0" w14:textId="143608CD" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2058669D" w14:textId="265E8C38" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="2058669D" w14:textId="265E8C38" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A655D30" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="7A655D30" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="7E9951B2" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="7E9951B2" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="428A5CB4" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="428A5CB4" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="511335DD" w14:textId="49B5E5CB" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="511335DD" w14:textId="49B5E5CB" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69063C45" w14:textId="5360F578" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="69063C45" w14:textId="5360F578" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F430CDE" w14:textId="214AF335" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2F430CDE" w14:textId="214AF335" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A516668" w14:textId="5B387E1D" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="3A516668" w14:textId="5B387E1D" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD281BD" w14:textId="28A84A56" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="5FD281BD" w14:textId="28A84A56" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C82753" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="29C82753" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004431FA" w:rsidRPr="00D173D9" w14:paraId="2107EDD3" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="004431FA" w:rsidRPr="006E148E" w14:paraId="2107EDD3" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AE022DB" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="5AE022DB" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A61BE0" w14:textId="76615282" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="63A61BE0" w14:textId="76615282" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768844ED" w14:textId="0C857189" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="768844ED" w14:textId="0C857189" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C92F28" w14:textId="333B7F0A" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="64C92F28" w14:textId="333B7F0A" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15230380" w14:textId="6BDA5D55" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="15230380" w14:textId="6BDA5D55" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4A038A" w14:textId="6B1DA89C" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="7B4A038A" w14:textId="6B1DA89C" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6176AE41" w14:textId="623D777C" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6176AE41" w14:textId="623D777C" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="71DF410D" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="71DF410D" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="483B74F2" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="483B74F2" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6847" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C0231B8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="2C0231B8" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Jumlah</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B3A3675" w14:textId="0EA738D8" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="6B3A3675" w14:textId="0EA738D8" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="334825CF" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="334825CF" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E84143" w:rsidRPr="00D173D9" w14:paraId="62B6B2FB" w14:textId="77777777" w:rsidTr="00AA5952">
+      <w:tr w:rsidR="00E84143" w:rsidRPr="006E148E" w14:paraId="62B6B2FB" w14:textId="77777777" w:rsidTr="00AA5952">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7370" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CCF7B2C" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="1CCF7B2C" w14:textId="77777777" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>JUMLAH KESELURUHAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EB50CBE" w14:textId="403C746F" w:rsidR="00E84143" w:rsidRPr="00D173D9" w:rsidRDefault="00E84143">
+          <w:p w14:paraId="5EB50CBE" w14:textId="403C746F" w:rsidR="00E84143" w:rsidRPr="006E148E" w:rsidRDefault="00E84143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3064DE29" w14:textId="77777777" w:rsidR="00623E16" w:rsidRPr="00D173D9" w:rsidRDefault="00623E16" w:rsidP="00994B4A">
+    <w:p w14:paraId="3064DE29" w14:textId="77777777" w:rsidR="00623E16" w:rsidRPr="006E148E" w:rsidRDefault="00623E16" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B0CD0CE" w14:textId="77777777" w:rsidR="00FD3847" w:rsidRPr="00D173D9" w:rsidRDefault="00FD3847" w:rsidP="005A7203">
+    <w:p w14:paraId="1B0CD0CE" w14:textId="77777777" w:rsidR="00FD3847" w:rsidRPr="006E148E" w:rsidRDefault="00FD3847" w:rsidP="005A7203">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:vanish/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57DB7ED5" w14:textId="77777777" w:rsidR="00FD3847" w:rsidRPr="00D173D9" w:rsidRDefault="00FD3847" w:rsidP="005A7203">
+    <w:p w14:paraId="57DB7ED5" w14:textId="77777777" w:rsidR="00FD3847" w:rsidRPr="006E148E" w:rsidRDefault="00FD3847" w:rsidP="005A7203">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:vanish/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FDCB20A" w14:textId="507EC612" w:rsidR="000C3079" w:rsidRPr="00D173D9" w:rsidRDefault="000C3079" w:rsidP="000C3079">
+    <w:p w14:paraId="4FDCB20A" w14:textId="507EC612" w:rsidR="000C3079" w:rsidRPr="006E148E" w:rsidRDefault="000C3079" w:rsidP="000C3079">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Sumber kewangan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A7081E" w14:textId="77777777" w:rsidR="000C3079" w:rsidRPr="00D173D9" w:rsidRDefault="000C3079" w:rsidP="000C3079">
+    <w:p w14:paraId="60A7081E" w14:textId="77777777" w:rsidR="000C3079" w:rsidRPr="006E148E" w:rsidRDefault="000C3079" w:rsidP="000C3079">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9085" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="714"/>
         <w:gridCol w:w="3061"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D6AD9" w:rsidRPr="00D173D9" w14:paraId="59A8135D" w14:textId="3A3BC39C" w:rsidTr="00E84143">
+      <w:tr w:rsidR="003D6AD9" w:rsidRPr="006E148E" w14:paraId="59A8135D" w14:textId="3A3BC39C" w:rsidTr="00E84143">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="02EF429D" w14:textId="1F5264BC" w:rsidR="003D6AD9" w:rsidRPr="00D173D9" w:rsidRDefault="003D6AD9" w:rsidP="003D6AD9">
+          <w:p w14:paraId="02EF429D" w14:textId="1F5264BC" w:rsidR="003D6AD9" w:rsidRPr="006E148E" w:rsidRDefault="003D6AD9" w:rsidP="003D6AD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>BIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDB411A" w14:textId="14738425" w:rsidR="003D6AD9" w:rsidRPr="00D173D9" w:rsidRDefault="003D6AD9" w:rsidP="003D6AD9">
+          <w:p w14:paraId="2FDB411A" w14:textId="14738425" w:rsidR="003D6AD9" w:rsidRPr="006E148E" w:rsidRDefault="003D6AD9" w:rsidP="003D6AD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>PERUNTUKAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="095D418A" w14:textId="6CDD5223" w:rsidR="003D6AD9" w:rsidRPr="00D173D9" w:rsidRDefault="00E93723" w:rsidP="003D6AD9">
+          <w:p w14:paraId="095D418A" w14:textId="6CDD5223" w:rsidR="003D6AD9" w:rsidRPr="006E148E" w:rsidRDefault="00E93723" w:rsidP="003D6AD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>JUMLAH (</w:t>
             </w:r>
-            <w:r w:rsidR="003D6AD9" w:rsidRPr="00D173D9">
+            <w:r w:rsidR="003D6AD9" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>RM</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="21CC0945" w14:textId="7A435A33" w:rsidR="003D6AD9" w:rsidRPr="00D173D9" w:rsidRDefault="003D6AD9" w:rsidP="003D6AD9">
+          <w:p w14:paraId="21CC0945" w14:textId="7A435A33" w:rsidR="003D6AD9" w:rsidRPr="006E148E" w:rsidRDefault="003D6AD9" w:rsidP="003D6AD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>CATATAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w14:paraId="5774F945" w14:textId="2B8C6E7D" w:rsidTr="00E84143">
+      <w:tr w:rsidR="004D6AAD" w:rsidRPr="006E148E" w14:paraId="5774F945" w14:textId="2B8C6E7D" w:rsidTr="00E84143">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFBB486" w14:textId="32BD6AB0" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="00B10544">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1FFBB486" w14:textId="32BD6AB0" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="00B10544">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16493513" w14:textId="4300DC63" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
+          <w:p w14:paraId="16493513" w14:textId="4300DC63" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
             <w:pPr>
               <w:ind w:left="76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">OS </w:t>
             </w:r>
-            <w:r w:rsidR="00B10544" w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B10544" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1185DCD1" w14:textId="6A4BA87A" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
+          <w:p w14:paraId="1185DCD1" w14:textId="6A4BA87A" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="457783C2" w14:textId="36EACFEF" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
+          <w:p w14:paraId="457783C2" w14:textId="36EACFEF" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w14:paraId="54462A88" w14:textId="150674DB" w:rsidTr="00E84143">
+      <w:tr w:rsidR="004D6AAD" w:rsidRPr="006E148E" w14:paraId="54462A88" w14:textId="150674DB" w:rsidTr="00E84143">
         <w:trPr>
           <w:trHeight w:val="125"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8BA083" w14:textId="236A408D" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="00B10544">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3D8BA083" w14:textId="236A408D" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="00B10544">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30999044" w14:textId="721941D5" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
+          <w:p w14:paraId="30999044" w14:textId="721941D5" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
             <w:pPr>
               <w:ind w:left="76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">OS </w:t>
             </w:r>
-            <w:r w:rsidR="001B59D1" w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001B59D1" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B10544" w:rsidRPr="00D173D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B10544" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="0E404FE8" w14:textId="738B4E92" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
+          <w:p w14:paraId="0E404FE8" w14:textId="738B4E92" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33BDC50F" w14:textId="6937DD10" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
+          <w:p w14:paraId="33BDC50F" w14:textId="6937DD10" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10544" w:rsidRPr="00D173D9" w14:paraId="20CC4995" w14:textId="77777777" w:rsidTr="00E84143">
+      <w:tr w:rsidR="00B10544" w:rsidRPr="006E148E" w14:paraId="20CC4995" w14:textId="77777777" w:rsidTr="00E84143">
         <w:trPr>
           <w:trHeight w:val="125"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="473E583D" w14:textId="48E8C573" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="00B10544">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="473E583D" w14:textId="48E8C573" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="00B10544">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DCBF015" w14:textId="6D316CC8" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="3DCBF015" w14:textId="6D316CC8" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:ind w:left="76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>OS 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="53C619E3" w14:textId="425239B7" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="53C619E3" w14:textId="425239B7" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71DC0582" w14:textId="77777777" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="71DC0582" w14:textId="77777777" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10544" w:rsidRPr="00D173D9" w14:paraId="6AD667C3" w14:textId="77777777" w:rsidTr="00E84143">
+      <w:tr w:rsidR="00B10544" w:rsidRPr="006E148E" w14:paraId="6AD667C3" w14:textId="77777777" w:rsidTr="00E84143">
         <w:trPr>
           <w:trHeight w:val="125"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="582FAE9F" w14:textId="24EB9A55" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="00B10544">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="582FAE9F" w14:textId="24EB9A55" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="00B10544">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="384AED44" w14:textId="7974C06A" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="384AED44" w14:textId="7974C06A" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:ind w:left="76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>OS 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="2D7D2BF0" w14:textId="677CF2ED" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="2D7D2BF0" w14:textId="677CF2ED" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="360B4EAF" w14:textId="77777777" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="360B4EAF" w14:textId="77777777" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10544" w:rsidRPr="00D173D9" w14:paraId="3C2FF9DE" w14:textId="77777777" w:rsidTr="00E84143">
+      <w:tr w:rsidR="00B10544" w:rsidRPr="006E148E" w14:paraId="3C2FF9DE" w14:textId="77777777" w:rsidTr="00E84143">
         <w:trPr>
           <w:trHeight w:val="125"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1287A433" w14:textId="7D8C6247" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="00B10544">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1287A433" w14:textId="7D8C6247" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="00B10544">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B2FBA9" w14:textId="406A9BE3" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="002D41C3" w:rsidP="004D6AAD">
+          <w:p w14:paraId="78B2FBA9" w14:textId="406A9BE3" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="002D41C3" w:rsidP="004D6AAD">
             <w:pPr>
               <w:ind w:left="76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>OS29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="056D7903" w14:textId="3F8058F2" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="056D7903" w14:textId="3F8058F2" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53C809E2" w14:textId="77777777" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="53C809E2" w14:textId="77777777" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10544" w:rsidRPr="00D173D9" w14:paraId="57F764F4" w14:textId="77777777" w:rsidTr="00E84143">
+      <w:tr w:rsidR="00B10544" w:rsidRPr="006E148E" w14:paraId="57F764F4" w14:textId="77777777" w:rsidTr="00E84143">
         <w:trPr>
           <w:trHeight w:val="125"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1791A087" w14:textId="0DA32EDD" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="00B10544">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1791A087" w14:textId="0DA32EDD" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="00B10544">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48C81D94" w14:textId="6E644A07" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="002D41C3" w:rsidP="004D6AAD">
+          <w:p w14:paraId="48C81D94" w14:textId="6E644A07" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="002D41C3" w:rsidP="004D6AAD">
             <w:pPr>
               <w:ind w:left="76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>OS42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="40239BFE" w14:textId="39E11681" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="40239BFE" w14:textId="39E11681" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31244853" w14:textId="77777777" w:rsidR="00B10544" w:rsidRPr="00D173D9" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
+          <w:p w14:paraId="31244853" w14:textId="77777777" w:rsidR="00B10544" w:rsidRPr="006E148E" w:rsidRDefault="00B10544" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w14:paraId="18F4B0C9" w14:textId="14D8BC9D" w:rsidTr="00E84143">
+      <w:tr w:rsidR="004D6AAD" w:rsidRPr="006E148E" w14:paraId="18F4B0C9" w14:textId="14D8BC9D" w:rsidTr="00E84143">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22DA868A" w14:textId="7950915C" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
+          <w:p w14:paraId="22DA868A" w14:textId="7950915C" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>JUMLAH KESELURUHAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="34681B86" w14:textId="0B291D7F" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="0057015F">
+          <w:p w14:paraId="34681B86" w14:textId="0B291D7F" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="0057015F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59C8920C" w14:textId="7E9394BB" w:rsidR="004D6AAD" w:rsidRPr="00D173D9" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
+          <w:p w14:paraId="59C8920C" w14:textId="7E9394BB" w:rsidR="004D6AAD" w:rsidRPr="006E148E" w:rsidRDefault="004D6AAD" w:rsidP="004D6AAD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4953B2BE" w14:textId="5C1197DD" w:rsidR="00623E16" w:rsidRPr="00D173D9" w:rsidRDefault="00623E16" w:rsidP="00994B4A">
+    <w:p w14:paraId="4953B2BE" w14:textId="5C1197DD" w:rsidR="00623E16" w:rsidRPr="006E148E" w:rsidRDefault="00623E16" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B80453E" w14:textId="77777777" w:rsidR="00C94AFF" w:rsidRPr="00D173D9" w:rsidRDefault="00C94AFF" w:rsidP="00994B4A">
+    <w:p w14:paraId="6B80453E" w14:textId="77777777" w:rsidR="00C94AFF" w:rsidRPr="006E148E" w:rsidRDefault="00C94AFF" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="00C94AFF" w:rsidRPr="00D173D9" w:rsidSect="0001417A">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C94AFF" w:rsidRPr="006E148E" w:rsidSect="0001417A">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="900" w:right="1080" w:bottom="900" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="458926F3" w14:textId="39A816B0" w:rsidR="00623E16" w:rsidRPr="00D173D9" w:rsidRDefault="00623E16" w:rsidP="00994B4A">
+    <w:p w14:paraId="458926F3" w14:textId="39A816B0" w:rsidR="00623E16" w:rsidRPr="006E148E" w:rsidRDefault="00623E16" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A8FC196" w14:textId="4830309F" w:rsidR="00960E55" w:rsidRPr="00D173D9" w:rsidRDefault="008219B3" w:rsidP="00994B4A">
+    <w:p w14:paraId="2A8FC196" w14:textId="4830309F" w:rsidR="00960E55" w:rsidRPr="006E148E" w:rsidRDefault="008219B3" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>12.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">JAWATANKUASA </w:t>
       </w:r>
-      <w:r w:rsidR="00480BC2" w:rsidRPr="00D173D9">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00480BC2" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>INDUK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0554C008" w14:textId="5B3653A9" w:rsidR="00F00062" w:rsidRPr="00D173D9" w:rsidRDefault="001B620C" w:rsidP="00F00062">
-[...9 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="0554C008" w14:textId="5B3653A9" w:rsidR="00F00062" w:rsidRPr="006E148E" w:rsidRDefault="001B620C" w:rsidP="00F00062">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> LAMPIRAN</w:t>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Sila rujuk LAMPIRAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C658F30" w14:textId="63B56438" w:rsidR="0054709D" w:rsidRPr="00D173D9" w:rsidRDefault="0054709D" w:rsidP="00214D10">
+    <w:p w14:paraId="0C658F30" w14:textId="63B56438" w:rsidR="0054709D" w:rsidRPr="006E148E" w:rsidRDefault="0054709D" w:rsidP="00214D10">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C553C5" w14:textId="54FF88AF" w:rsidR="00214D10" w:rsidRPr="00D173D9" w:rsidRDefault="00214D10" w:rsidP="000C69CF">
+    <w:p w14:paraId="14C553C5" w14:textId="54FF88AF" w:rsidR="00214D10" w:rsidRPr="006E148E" w:rsidRDefault="00214D10" w:rsidP="000C69CF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>13.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0007717C" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="0007717C" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>SENARAI TUGAS JAWATANKUASA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227D93EC" w14:textId="49708962" w:rsidR="0007717C" w:rsidRPr="00D173D9" w:rsidRDefault="0007717C" w:rsidP="000C69CF">
+    <w:p w14:paraId="227D93EC" w14:textId="49708962" w:rsidR="0007717C" w:rsidRPr="006E148E" w:rsidRDefault="0007717C" w:rsidP="000C69CF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Sila </w:t>
+        <w:t xml:space="preserve">Sila rujuk </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="003053B3" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>LAMPIRAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D2B686" w14:textId="6EB10805" w:rsidR="008270A4" w:rsidRPr="00D173D9" w:rsidRDefault="008270A4" w:rsidP="00994B4A">
+    <w:p w14:paraId="40D2B686" w14:textId="6EB10805" w:rsidR="008270A4" w:rsidRPr="006E148E" w:rsidRDefault="008270A4" w:rsidP="00994B4A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A388057" w14:textId="77777777" w:rsidR="007F42E0" w:rsidRPr="00D173D9" w:rsidRDefault="007F42E0" w:rsidP="00994B4A">
+    <w:p w14:paraId="7A388057" w14:textId="77777777" w:rsidR="007F42E0" w:rsidRPr="006E148E" w:rsidRDefault="007F42E0" w:rsidP="00994B4A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B98140A" w14:textId="3787C97A" w:rsidR="0051628A" w:rsidRPr="00D173D9" w:rsidRDefault="003053B3" w:rsidP="00994B4A">
+    <w:p w14:paraId="2B98140A" w14:textId="3787C97A" w:rsidR="0051628A" w:rsidRPr="006E148E" w:rsidRDefault="003053B3" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>14.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DA2286" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="00DA2286" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">PENSYARAH PENGIRING </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337746A7" w14:textId="1876552E" w:rsidR="009B613E" w:rsidRPr="0084214E" w:rsidRDefault="0007701A" w:rsidP="00994B4A">
+    <w:p w14:paraId="337746A7" w14:textId="1876552E" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="0007701A" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007B14C9" w:rsidRPr="00D173D9">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> LAMPIRAN</w:t>
+      <w:r w:rsidR="007B14C9" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Sila rujuk LAMPIRAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CDF990" w14:textId="77777777" w:rsidR="00D45751" w:rsidRPr="00D173D9" w:rsidRDefault="00D45751" w:rsidP="00994B4A">
+    <w:p w14:paraId="35CDF990" w14:textId="77777777" w:rsidR="00D45751" w:rsidRPr="006E148E" w:rsidRDefault="00D45751" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28CF6858" w14:textId="77777777" w:rsidR="00D45751" w:rsidRPr="00D173D9" w:rsidRDefault="00D45751" w:rsidP="00994B4A">
+    <w:p w14:paraId="28CF6858" w14:textId="77777777" w:rsidR="00D45751" w:rsidRPr="006E148E" w:rsidRDefault="00D45751" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75448185" w14:textId="4D8B43B3" w:rsidR="00DA2286" w:rsidRPr="00D173D9" w:rsidRDefault="00DA2286" w:rsidP="00994B4A">
+    <w:p w14:paraId="75448185" w14:textId="4D8B43B3" w:rsidR="00DA2286" w:rsidRPr="006E148E" w:rsidRDefault="00DA2286" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>15.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>ANGGARAN TUNTUTAN (T&amp;T</w:t>
       </w:r>
-      <w:r w:rsidR="00F1430E" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="00F1430E" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>) PENSYARAH PENGIRING</w:t>
       </w:r>
-      <w:r w:rsidR="00F520DA" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="00F520DA" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidR="009B2FAA" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="009B2FAA" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>URUSETIA</w:t>
       </w:r>
-      <w:r w:rsidR="00DF2C3F" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="00DF2C3F" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC952F8" w14:textId="77777777" w:rsidR="00B346B1" w:rsidRPr="00D173D9" w:rsidRDefault="00B346B1" w:rsidP="00994B4A">
+    <w:p w14:paraId="2FC952F8" w14:textId="77777777" w:rsidR="00B346B1" w:rsidRPr="006E148E" w:rsidRDefault="00B346B1" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9079" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="603"/>
         <w:gridCol w:w="2114"/>
         <w:gridCol w:w="428"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="1563"/>
         <w:gridCol w:w="1616"/>
         <w:gridCol w:w="803"/>
         <w:gridCol w:w="1216"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00480BC2" w:rsidRPr="00D173D9" w14:paraId="41A66273" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00480BC2" w:rsidRPr="006E148E" w14:paraId="41A66273" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="520"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A0A01AE" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2">
+          <w:p w14:paraId="1A0A01AE" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>BIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CEF22CA" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2">
+          <w:p w14:paraId="0CEF22CA" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>JENIS TUNTUTAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D166A29" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2">
+          <w:p w14:paraId="4D166A29" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>GRED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FF38B5F" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2">
+          <w:p w14:paraId="6FF38B5F" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>BIL PENGIRING / URUSETIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D36AB9A" w14:textId="38F40ECB" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2">
+          <w:p w14:paraId="6D36AB9A" w14:textId="38F40ECB" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>ANGARAN (RM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="656228F5" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2">
+          <w:p w14:paraId="656228F5" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>BIL HARI / KM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01CA1C25" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2">
+          <w:p w14:paraId="01CA1C25" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>JUMLAH (RM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="2E4130A0" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="2E4130A0" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9079" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5EB05888" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="5EB05888" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk186377930"/>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> FSM 2024</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Persiapan - Pengujian Jentera FSM 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="55405038" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="55405038" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15F32E16" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="15F32E16" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D3BD22B" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2D3BD22B" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AFA7CBB" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6AFA7CBB" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26900C38" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...33 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="26900C38" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elaun Makan </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F31849A" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29B8F3FE" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="29B8F3FE" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37752E6A" w14:textId="06AA7ADB" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="37752E6A" w14:textId="2B35CB08" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>DH</w:t>
             </w:r>
-            <w:r w:rsidR="00645573">
-[...4 lines deleted...]
-              <w:t>10/13</w:t>
+            <w:r w:rsidR="00645573" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E07AFF" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00645573" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>/13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25827BDD" w14:textId="5CE371D1" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="25827BDD" w14:textId="5CE371D1" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19D6A195" w14:textId="63C021F4" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="19D6A195" w14:textId="63C021F4" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0191DE" w14:textId="6B9F9265" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5A0191DE" w14:textId="6B9F9265" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0945C918" w14:textId="435D4151" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="0945C918" w14:textId="435D4151" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="5BAA597F" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="5BAA597F" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F525E85" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1F525E85" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3600D68E" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3600D68E" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5933CEF1" w14:textId="41D9AA77" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5933CEF1" w14:textId="41D9AA77" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>DH9/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3396C6B9" w14:textId="3C32600A" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3396C6B9" w14:textId="3C32600A" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A527283" w14:textId="24FA94FC" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3A527283" w14:textId="24FA94FC" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07FFD420" w14:textId="3580B05C" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="07FFD420" w14:textId="3580B05C" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C797C81" w14:textId="1C925983" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="7C797C81" w14:textId="1C925983" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="1D79D862" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="1D79D862" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31384810" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="31384810" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57314901" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="57314901" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18CA983D" w14:textId="5B15CA30" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="18CA983D" w14:textId="5B15CA30" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>DH5/6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3F0CB7" w14:textId="393860C0" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2F3F0CB7" w14:textId="393860C0" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20D796EF" w14:textId="0C79D6F6" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="20D796EF" w14:textId="0C79D6F6" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C6091F" w14:textId="2232A893" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="09C6091F" w14:textId="2232A893" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D58A9E1" w14:textId="739B26F6" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="0D58A9E1" w14:textId="739B26F6" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="510D619A" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="510D619A" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="666EF18E" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="666EF18E" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4935B924" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="4935B924" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D0C6AC7" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2D0C6AC7" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50691FD2" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...33 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="50691FD2" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Elaun Harian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BF698B9" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E4DDE73" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6E4DDE73" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C5BDBB0" w14:textId="03C8C928" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
-[...18 lines deleted...]
-              <w:t>10/13</w:t>
+          <w:p w14:paraId="3C5BDBB0" w14:textId="18FA0BAE" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>DH1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E07AFF" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>/13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B07B6CC" w14:textId="362EA63C" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2B07B6CC" w14:textId="362EA63C" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61FC6B00" w14:textId="22266648" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="61FC6B00" w14:textId="22266648" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA1D65D" w14:textId="5424C856" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2BA1D65D" w14:textId="5424C856" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA96ED2" w14:textId="42E4873B" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="7AA96ED2" w14:textId="42E4873B" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="552AD95D" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="552AD95D" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09663FC5" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="09663FC5" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32A90E7B" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="32A90E7B" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A9D5B14" w14:textId="06537476" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1A9D5B14" w14:textId="06537476" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>DH9/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BBD24D" w14:textId="3CCD23F3" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="21BBD24D" w14:textId="3CCD23F3" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7FAB1D" w14:textId="0385BDC0" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3D7FAB1D" w14:textId="0385BDC0" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65D45AE3" w14:textId="00F9A042" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="65D45AE3" w14:textId="00F9A042" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAFB120" w14:textId="36AC099D" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="1EAFB120" w14:textId="36AC099D" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="7BB65CE1" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="7BB65CE1" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67E19C39" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="67E19C39" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="553335EF" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="553335EF" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28A8FC00" w14:textId="09A01CB5" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="28A8FC00" w14:textId="09A01CB5" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>DH5/6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D84E3C" w14:textId="2DC942BE" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="75D84E3C" w14:textId="2DC942BE" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="063E4385" w14:textId="1AEA68F5" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="063E4385" w14:textId="1AEA68F5" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB0F233" w14:textId="1A7BD015" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1DB0F233" w14:textId="1A7BD015" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="284860CD" w14:textId="24E90544" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="284860CD" w14:textId="24E90544" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="2C569C0C" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="2C569C0C" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E161DB9" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1E161DB9" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="517F10F5" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="517F10F5" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12BA5D2D" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="12BA5D2D" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1295367B" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...36 lines deleted...]
-              <w:t> </w:t>
+          <w:p w14:paraId="1295367B" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Elaun Sewa Hotel/Lojing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0157C9D4" w14:textId="622C4675" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
-[...18 lines deleted...]
-              <w:t>10/13</w:t>
+          <w:p w14:paraId="0157C9D4" w14:textId="280100DB" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>DH1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E07AFF" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>/13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE685E3" w14:textId="281C9131" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1FE685E3" w14:textId="281C9131" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69AB0DF6" w14:textId="159C4C01" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="69AB0DF6" w14:textId="159C4C01" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62437A0F" w14:textId="5D86C0B8" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="62437A0F" w14:textId="5D86C0B8" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51AE71F5" w14:textId="1D122E4B" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="51AE71F5" w14:textId="1D122E4B" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="01A1920E" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="01A1920E" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11AD3C3F" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="11AD3C3F" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DED0618" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3DED0618" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="490F8BF4" w14:textId="15A3691F" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="490F8BF4" w14:textId="15A3691F" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>DH9/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7478E32F" w14:textId="14B2D5A7" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="7478E32F" w14:textId="14B2D5A7" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB07038" w14:textId="42CEDAF6" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5CB07038" w14:textId="42CEDAF6" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77CDEEC7" w14:textId="2FFAC7C7" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="77CDEEC7" w14:textId="2FFAC7C7" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="324E51B6" w14:textId="6AFABB92" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="324E51B6" w14:textId="6AFABB92" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="1A9B1608" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="1A9B1608" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E6CDBE2" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2E6CDBE2" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="213C3ACE" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="213C3ACE" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EA8BDAD" w14:textId="723A780D" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1EA8BDAD" w14:textId="723A780D" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00645573" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>DH5/6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8166F5" w14:textId="795D72A8" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="4A8166F5" w14:textId="795D72A8" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6157A3AD" w14:textId="59BE6CB6" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6157A3AD" w14:textId="59BE6CB6" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2EFDC2" w14:textId="463AD306" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="7A2EFDC2" w14:textId="463AD306" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77C9FA7A" w14:textId="2BBB29AE" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="77C9FA7A" w14:textId="2BBB29AE" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352170" w:rsidRPr="00D173D9" w14:paraId="0FD76AC2" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00352170" w:rsidRPr="006E148E" w14:paraId="0FD76AC2" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AA8E030" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="4AA8E030" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BAD5C84" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...30 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="4BAD5C84" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Elaun Perjalanan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54C30DF1" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="54C30DF1" w14:textId="77777777" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59FAB628" w14:textId="7D514769" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="59FAB628" w14:textId="7D514769" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022B140C" w14:textId="531C3CB1" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="022B140C" w14:textId="531C3CB1" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49ACB8F8" w14:textId="7727F62E" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="49ACB8F8" w14:textId="7727F62E" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0240ED2C" w14:textId="1104907E" w:rsidR="00352170" w:rsidRPr="00D173D9" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
+          <w:p w14:paraId="0240ED2C" w14:textId="1104907E" w:rsidR="00352170" w:rsidRPr="006E148E" w:rsidRDefault="00352170" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
-      <w:tr w:rsidR="00B10FE5" w:rsidRPr="00D173D9" w14:paraId="78FCC073" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00B10FE5" w:rsidRPr="006E148E" w14:paraId="78FCC073" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7863" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="07954C22" w14:textId="77777777" w:rsidR="00B10FE5" w:rsidRPr="00D173D9" w:rsidRDefault="00B10FE5" w:rsidP="003448B4">
+          <w:p w14:paraId="07954C22" w14:textId="77777777" w:rsidR="00B10FE5" w:rsidRPr="006E148E" w:rsidRDefault="00B10FE5" w:rsidP="003448B4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>JUMLAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05967B16" w14:textId="5666DA3B" w:rsidR="00B10FE5" w:rsidRPr="00D173D9" w:rsidRDefault="00B10FE5" w:rsidP="003448B4">
+          <w:p w14:paraId="05967B16" w14:textId="5666DA3B" w:rsidR="00B10FE5" w:rsidRPr="006E148E" w:rsidRDefault="00B10FE5" w:rsidP="003448B4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480BC2" w:rsidRPr="00D173D9" w14:paraId="43E45425" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00480BC2" w:rsidRPr="006E148E" w14:paraId="43E45425" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7863" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045521E2" w14:textId="79B368FC" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00480BC2">
+          <w:p w14:paraId="045521E2" w14:textId="79B368FC" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00480BC2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>JUMLAH KESELURUHAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="51018F53" w14:textId="3AA46990" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+          <w:p w14:paraId="51018F53" w14:textId="3AA46990" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480BC2" w:rsidRPr="00D173D9" w14:paraId="57E11971" w14:textId="77777777" w:rsidTr="00645573">
+      <w:tr w:rsidR="00480BC2" w:rsidRPr="006E148E" w14:paraId="57E11971" w14:textId="77777777" w:rsidTr="00645573">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="58A833B7" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+          <w:p w14:paraId="58A833B7" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="sv-SE" w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="sv-SE" w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>Ulasan Kewangan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47D4D82F" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+          <w:p w14:paraId="47D4D82F" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="sv-SE" w:eastAsia="en-MY"/>
-[...6 lines deleted...]
-                <w:lang w:val="sv-SE" w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Kedududukan baki terkini OS21000 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B7661B5" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+          <w:p w14:paraId="4B7661B5" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
               </w:rPr>
               <w:t>RM…………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AC8B543" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+          <w:p w14:paraId="5AC8B543" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5934" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="167B76A3" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
-[...32 lines deleted...]
-          <w:p w14:paraId="534628E4" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+          <w:p w14:paraId="167B76A3" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+              <w:t>Disahkan oleh :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534628E4" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E308E1B" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E308E1B" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="551654C4" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="551654C4" w14:textId="77777777" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="60DEA15B" w14:textId="049A3B32" w:rsidR="00480BC2" w:rsidRPr="00D173D9" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60DEA15B" w14:textId="049A3B32" w:rsidR="00480BC2" w:rsidRPr="006E148E" w:rsidRDefault="00480BC2" w:rsidP="00DE735D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="575A9AF0" w14:textId="77777777" w:rsidR="00C94AFF" w:rsidRPr="00D173D9" w:rsidRDefault="00C94AFF" w:rsidP="00744992">
+    <w:p w14:paraId="575A9AF0" w14:textId="77777777" w:rsidR="00C94AFF" w:rsidRPr="006E148E" w:rsidRDefault="00C94AFF" w:rsidP="00744992">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E002E8C" w14:textId="77777777" w:rsidR="00C94AFF" w:rsidRPr="00D173D9" w:rsidRDefault="00C94AFF" w:rsidP="00744992">
+    <w:p w14:paraId="1E002E8C" w14:textId="77777777" w:rsidR="00C94AFF" w:rsidRPr="006E148E" w:rsidRDefault="00C94AFF" w:rsidP="00744992">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="263B73DD" w14:textId="49F6D96E" w:rsidR="007275FB" w:rsidRPr="00D173D9" w:rsidRDefault="00F21FBF" w:rsidP="00744992">
+    <w:p w14:paraId="263B73DD" w14:textId="49F6D96E" w:rsidR="007275FB" w:rsidRPr="006E148E" w:rsidRDefault="00F21FBF" w:rsidP="00744992">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA45B8B" w14:textId="58BA1E28" w:rsidR="00744992" w:rsidRPr="00D173D9" w:rsidRDefault="00744992" w:rsidP="00744992">
+    <w:p w14:paraId="2EA45B8B" w14:textId="58BA1E28" w:rsidR="00744992" w:rsidRPr="006E148E" w:rsidRDefault="00744992" w:rsidP="00744992">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D173D9">
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>16.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>KENDERAAN JABATAN (Jika perlu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A4417F" w14:textId="505F13AF" w:rsidR="00281F1F" w:rsidRPr="00D173D9" w:rsidRDefault="00281F1F" w:rsidP="00744992">
+    <w:p w14:paraId="45A4417F" w14:textId="505F13AF" w:rsidR="00281F1F" w:rsidRPr="006E148E" w:rsidRDefault="00281F1F" w:rsidP="00744992">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A31AA76" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
+    <w:p w14:paraId="7A31AA76" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bil  dan jenis kenderaan :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B29EB9" w14:textId="61A7A76C" w:rsidR="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
+    <w:p w14:paraId="23B29EB9" w14:textId="61A7A76C" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Bil Pemandu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6923113C" w14:textId="0E4D16B9" w:rsidR="002B6DC2" w:rsidRPr="002B6DC2" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
+    <w:p w14:paraId="6923113C" w14:textId="0E4D16B9" w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidRDefault="002B6DC2" w:rsidP="002B6DC2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002B6DC2" w:rsidRPr="002B6DC2" w:rsidSect="0001417A">
+        <w:sectPr w:rsidR="002B6DC2" w:rsidRPr="006E148E" w:rsidSect="0001417A">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="900" w:right="1080" w:bottom="900" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF66426" w14:textId="7BEA5DF2" w:rsidR="00DE735D" w:rsidRPr="00D173D9" w:rsidRDefault="00DE735D" w:rsidP="00B028C5">
+    <w:p w14:paraId="2CF66426" w14:textId="7BEA5DF2" w:rsidR="00DE735D" w:rsidRPr="006E148E" w:rsidRDefault="00DE735D" w:rsidP="00B028C5">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76F4F2FA" w14:textId="5F5A03CD" w:rsidR="00DA2286" w:rsidRPr="00D173D9" w:rsidRDefault="00AC13A6" w:rsidP="00994B4A">
+    <w:p w14:paraId="76F4F2FA" w14:textId="5F5A03CD" w:rsidR="00DA2286" w:rsidRPr="006E148E" w:rsidRDefault="00AC13A6" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>17.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ANGGARAN TUNTUTAN PEMANDU </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>(Jika perlu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344F2503" w14:textId="36260632" w:rsidR="00E66981" w:rsidRPr="00D173D9" w:rsidRDefault="00E66981" w:rsidP="007732D7">
+    <w:p w14:paraId="344F2503" w14:textId="36260632" w:rsidR="00E66981" w:rsidRPr="006E148E" w:rsidRDefault="00E66981" w:rsidP="007732D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7854" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="2704"/>
         <w:gridCol w:w="210"/>
         <w:gridCol w:w="1087"/>
         <w:gridCol w:w="1337"/>
         <w:gridCol w:w="922"/>
         <w:gridCol w:w="1516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007732D7" w:rsidRPr="00D173D9" w14:paraId="15AB3FFF" w14:textId="77777777" w:rsidTr="00801185">
+      <w:tr w:rsidR="007732D7" w:rsidRPr="006E148E" w14:paraId="15AB3FFF" w14:textId="77777777" w:rsidTr="00801185">
         <w:trPr>
           <w:trHeight w:val="367"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70829AAF" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
+          <w:p w14:paraId="70829AAF" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Bil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D7524E2" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
+          <w:p w14:paraId="5D7524E2" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Jenis Tuntutan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7214CEEF" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
+          <w:p w14:paraId="7214CEEF" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Bil Pemandu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2353A90D" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
+          <w:p w14:paraId="2353A90D" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> (RM)</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Anggaran (RM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B8925DF" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
+          <w:p w14:paraId="5B8925DF" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Bil Hari /Jam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="377EC729" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
+          <w:p w14:paraId="377EC729" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> (RM)</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Jumlah (RM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidRPr="00D173D9" w14:paraId="4C82887D" w14:textId="77777777" w:rsidTr="00801185">
+      <w:tr w:rsidR="00801185" w:rsidRPr="006E148E" w14:paraId="4C82887D" w14:textId="77777777" w:rsidTr="00801185">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7854" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D36DB29" w14:textId="5AD48010" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+          <w:p w14:paraId="4D36DB29" w14:textId="5AD48010" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidRPr="00D173D9" w14:paraId="5E198935" w14:textId="77777777" w:rsidTr="00B028C5">
+      <w:tr w:rsidR="00801185" w:rsidRPr="006E148E" w14:paraId="5E198935" w14:textId="77777777" w:rsidTr="00B028C5">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46BB0005" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="46BB0005" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EFCAD24" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="0EFCAD24" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Elaun Lojing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8AF215" w14:textId="12E042C2" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="0E8AF215" w14:textId="12E042C2" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0375C55B" w14:textId="19CAC47A" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="0375C55B" w14:textId="19CAC47A" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5820F099" w14:textId="370018F8" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5820F099" w14:textId="370018F8" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BB14CC" w14:textId="0159229D" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="02BB14CC" w14:textId="0159229D" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidRPr="00D173D9" w14:paraId="29DCB514" w14:textId="77777777" w:rsidTr="00B028C5">
+      <w:tr w:rsidR="00801185" w:rsidRPr="006E148E" w14:paraId="29DCB514" w14:textId="77777777" w:rsidTr="00B028C5">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B1B1D1" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="14B1B1D1" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FFF5731" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="7FFF5731" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Elaun Makan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C102D1" w14:textId="1174CDE3" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="01C102D1" w14:textId="1174CDE3" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6495C3E5" w14:textId="4BEE5662" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6495C3E5" w14:textId="4BEE5662" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60891C55" w14:textId="406DB610" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="60891C55" w14:textId="406DB610" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0710C831" w14:textId="53917F28" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="0710C831" w14:textId="53917F28" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidRPr="00D173D9" w14:paraId="5E9F4B25" w14:textId="77777777" w:rsidTr="00B028C5">
+      <w:tr w:rsidR="00801185" w:rsidRPr="006E148E" w14:paraId="5E9F4B25" w14:textId="77777777" w:rsidTr="00B028C5">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="131B795D" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="131B795D" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="200BA800" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="200BA800" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Elaun Harian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A38B8DA" w14:textId="330B5A3F" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="7A38B8DA" w14:textId="330B5A3F" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D186D84" w14:textId="4FBA2431" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6D186D84" w14:textId="4FBA2431" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2E5790" w14:textId="490B409A" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5D2E5790" w14:textId="490B409A" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E21DD5" w14:textId="0FC7FC20" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="55E21DD5" w14:textId="0FC7FC20" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidRPr="00D173D9" w14:paraId="54A22E27" w14:textId="77777777" w:rsidTr="00B028C5">
+      <w:tr w:rsidR="00801185" w:rsidRPr="006E148E" w14:paraId="54A22E27" w14:textId="77777777" w:rsidTr="00B028C5">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2012B152" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2012B152" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08295954" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="08295954" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Elaun Lebih Masa (OT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3554AA62" w14:textId="44F3DF90" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3554AA62" w14:textId="44F3DF90" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C19344B" w14:textId="5B180E92" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="0C19344B" w14:textId="5B180E92" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF7C7AF" w14:textId="5591F2AF" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3DF7C7AF" w14:textId="5591F2AF" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65B46561" w14:textId="0620075C" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="65B46561" w14:textId="0620075C" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801185" w:rsidRPr="00D173D9" w14:paraId="154046A2" w14:textId="77777777" w:rsidTr="00B028C5">
+      <w:tr w:rsidR="00801185" w:rsidRPr="006E148E" w14:paraId="154046A2" w14:textId="77777777" w:rsidTr="00B028C5">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6338" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CD167EE" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+          <w:p w14:paraId="6CD167EE" w14:textId="77777777" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>JUMLAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="388D0687" w14:textId="15C6FC96" w:rsidR="00801185" w:rsidRPr="00D173D9" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
+          <w:p w14:paraId="388D0687" w14:textId="15C6FC96" w:rsidR="00801185" w:rsidRPr="006E148E" w:rsidRDefault="00801185" w:rsidP="00F91DD3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007732D7" w:rsidRPr="00D173D9" w14:paraId="561F8BC7" w14:textId="77777777" w:rsidTr="00801185">
+      <w:tr w:rsidR="007732D7" w:rsidRPr="006E148E" w14:paraId="561F8BC7" w14:textId="77777777" w:rsidTr="00801185">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6338" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75101D18" w14:textId="5DB8524D" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
+          <w:p w14:paraId="75101D18" w14:textId="5DB8524D" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Hlk158159623" w:colFirst="0" w:colLast="5"/>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>JUMLAH KESELURUHAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06390FCB" w14:textId="0DD4C7C2" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7" w:rsidP="007732D7">
+          <w:p w14:paraId="06390FCB" w14:textId="0DD4C7C2" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7" w:rsidP="007732D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="6"/>
-      <w:tr w:rsidR="007732D7" w:rsidRPr="00D173D9" w14:paraId="0EC9A87A" w14:textId="77777777" w:rsidTr="00801185">
+      <w:tr w:rsidR="007732D7" w:rsidRPr="006E148E" w14:paraId="0EC9A87A" w14:textId="77777777" w:rsidTr="00801185">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3432" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AF055E9" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
+          <w:p w14:paraId="1AF055E9" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Ulasan Kewangan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="111C893D" w14:textId="104C4B87" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7" w:rsidP="007732D7">
-[...25 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="111C893D" w14:textId="104C4B87" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7" w:rsidP="007732D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Disahkan oleh</w:t>
+            </w:r>
+            <w:r w:rsidR="00A07DF5" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007732D7" w:rsidRPr="00D173D9" w14:paraId="69EF22D2" w14:textId="77777777" w:rsidTr="00801185">
+      <w:tr w:rsidR="007732D7" w:rsidRPr="006E148E" w14:paraId="69EF22D2" w14:textId="77777777" w:rsidTr="00801185">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3432" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69511673" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
-[...10 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+          <w:p w14:paraId="69511673" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Kedududukan baki terkini OS14000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66D73A94" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="66D73A94" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007732D7" w:rsidRPr="00D173D9" w14:paraId="28455C92" w14:textId="77777777" w:rsidTr="00801185">
+      <w:tr w:rsidR="007732D7" w:rsidRPr="006E148E" w14:paraId="28455C92" w14:textId="77777777" w:rsidTr="00801185">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3432" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1617B114" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1617B114" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>RM…………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25F0F720" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="25F0F720" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007732D7" w:rsidRPr="00D173D9" w14:paraId="3D79CB62" w14:textId="77777777" w:rsidTr="00801185">
+      <w:tr w:rsidR="007732D7" w:rsidRPr="006E148E" w14:paraId="3D79CB62" w14:textId="77777777" w:rsidTr="00801185">
         <w:trPr>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3432" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07FD0DA2" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="07FD0DA2" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1200A2FF" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="1200A2FF" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BC87870" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="00D173D9" w:rsidRDefault="007732D7" w:rsidP="007732D7">
+    <w:p w14:paraId="6BC87870" w14:textId="77777777" w:rsidR="007732D7" w:rsidRPr="006E148E" w:rsidRDefault="007732D7" w:rsidP="007732D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="710FF5A7" w14:textId="77777777" w:rsidR="009C7DED" w:rsidRPr="00D173D9" w:rsidRDefault="009C7DED" w:rsidP="00994B4A">
+    <w:p w14:paraId="710FF5A7" w14:textId="77777777" w:rsidR="009C7DED" w:rsidRPr="006E148E" w:rsidRDefault="009C7DED" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72F7C274" w14:textId="77777777" w:rsidR="009C7DED" w:rsidRPr="00D173D9" w:rsidRDefault="009C7DED" w:rsidP="00994B4A">
+    <w:p w14:paraId="72F7C274" w14:textId="77777777" w:rsidR="009C7DED" w:rsidRPr="006E148E" w:rsidRDefault="009C7DED" w:rsidP="00994B4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651E4823" w14:textId="15CB045B" w:rsidR="00AB6481" w:rsidRPr="00D173D9" w:rsidRDefault="00AC13A6" w:rsidP="00B323BC">
+    <w:p w14:paraId="651E4823" w14:textId="15CB045B" w:rsidR="00AB6481" w:rsidRPr="006E148E" w:rsidRDefault="00AC13A6" w:rsidP="00B323BC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>18.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AB6481" w:rsidRPr="00D173D9">
+      <w:r w:rsidR="00AB6481" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>SENARAI NAMA PELAJAR TERLIBAT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AE40BF" w14:textId="77777777" w:rsidR="003121AE" w:rsidRPr="00D173D9" w:rsidRDefault="003121AE" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="72AE40BF" w14:textId="77777777" w:rsidR="003121AE" w:rsidRPr="006E148E" w:rsidRDefault="003121AE" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="130142D1" w14:textId="5D0C24DE" w:rsidR="003121AE" w:rsidRPr="00D173D9" w:rsidRDefault="007B14C9" w:rsidP="007B14C9">
+    <w:p w14:paraId="130142D1" w14:textId="5D0C24DE" w:rsidR="003121AE" w:rsidRPr="006E148E" w:rsidRDefault="007B14C9" w:rsidP="007B14C9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="sv-SE"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> LAMPIRAN</w:t>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Sila rujuk LAMPIRAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352BBD37" w14:textId="77777777" w:rsidR="00CA2AFD" w:rsidRPr="00D173D9" w:rsidRDefault="00CA2AFD" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="352BBD37" w14:textId="77777777" w:rsidR="00CA2AFD" w:rsidRPr="006E148E" w:rsidRDefault="00CA2AFD" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C4A2A2D" w14:textId="77777777" w:rsidR="00CA2AFD" w:rsidRPr="00D173D9" w:rsidRDefault="00CA2AFD" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="7C4A2A2D" w14:textId="77777777" w:rsidR="00CA2AFD" w:rsidRPr="006E148E" w:rsidRDefault="00CA2AFD" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71C63734" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="71C63734" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A728A42" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="3A728A42" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB1C212" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="3CB1C212" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A4D9C7" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="61A4D9C7" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1727CB39" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="1727CB39" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C7EACDD" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="1C7EACDD" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB08A3C" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="7FB08A3C" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C9CDF1" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="40C9CDF1" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BFBF94B" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="0BFBF94B" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="352972C5" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="352972C5" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28524C53" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="28524C53" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5242BAD5" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="5242BAD5" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="426BED10" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="426BED10" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B77C810" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="5B77C810" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B647BD7" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="2B647BD7" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F6565A0" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="2F6565A0" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5818372F" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="5818372F" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79F6E4A4" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="79F6E4A4" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="318DECDE" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="318DECDE" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="177499C8" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="177499C8" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F7005A" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="78F7005A" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E0594E6" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="6E0594E6" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FFFDDF4" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="00D173D9" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="6FFFDDF4" w14:textId="77777777" w:rsidR="00B853C0" w:rsidRPr="006E148E" w:rsidRDefault="00B853C0" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05DEEB60" w14:textId="672BF374" w:rsidR="004624BA" w:rsidRDefault="00CC0606" w:rsidP="00994B4A">
-[...11 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="05DEEB60" w14:textId="672BF374" w:rsidR="004624BA" w:rsidRPr="006E148E" w:rsidRDefault="00CC0606" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F8712C" w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidR="00F8712C" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>9.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1940" w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidR="00BB1940" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F8712C" w:rsidRPr="00D173D9">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+      <w:r w:rsidR="00F8712C" w:rsidRPr="006E148E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>PENUTUP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072254B7" w14:textId="5819BA43" w:rsidR="0084214E" w:rsidRDefault="0084214E" w:rsidP="0084214E">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="072254B7" w14:textId="5819BA43" w:rsidR="0084214E" w:rsidRPr="006E148E" w:rsidRDefault="0084214E" w:rsidP="0084214E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B18AF92" w14:textId="5F215ED8" w:rsidR="0084214E" w:rsidRDefault="0084214E" w:rsidP="0084214E">
+    <w:p w14:paraId="4B18AF92" w14:textId="5F215ED8" w:rsidR="0084214E" w:rsidRPr="006E148E" w:rsidRDefault="0084214E" w:rsidP="0084214E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">Harapan </w:t>
       </w:r>
-      <w:r w:rsidR="00A9535A" w:rsidRPr="00A9535A">
+      <w:r w:rsidR="00A9535A" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>penganjur</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> agar permohonan untuk melaksanakan program</w:t>
       </w:r>
-      <w:r w:rsidR="00A9535A">
+      <w:r w:rsidR="00A9535A" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>XXXXXXXXXXX</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> dengan peruntukan sebanyak </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>RM</w:t>
       </w:r>
-      <w:r w:rsidR="00A9535A">
+      <w:r w:rsidR="00A9535A" w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>xxx.xx</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>mendapat kelulusan daripada</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E148E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pengarah PSMZA dan mencapai objektifnya.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B46756" w14:textId="77777777" w:rsidR="0084214E" w:rsidRPr="00D173D9" w:rsidRDefault="0084214E" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="52B46756" w14:textId="77777777" w:rsidR="0084214E" w:rsidRPr="006E148E" w:rsidRDefault="0084214E" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F87FC4" w14:textId="77777777" w:rsidR="004624BA" w:rsidRDefault="004624BA" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="53F87FC4" w14:textId="77777777" w:rsidR="004624BA" w:rsidRPr="006E148E" w:rsidRDefault="004624BA" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="584362E6" w14:textId="77777777" w:rsidR="0084214E" w:rsidRPr="00D173D9" w:rsidRDefault="0084214E" w:rsidP="00994B4A">
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="584362E6" w14:textId="77777777" w:rsidR="0084214E" w:rsidRPr="006E148E" w:rsidRDefault="0084214E" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FD800C" w14:textId="77777777" w:rsidR="00505A3C" w:rsidRPr="00D173D9" w:rsidRDefault="00505A3C" w:rsidP="00994B4A">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="04FD800C" w14:textId="77777777" w:rsidR="00505A3C" w:rsidRPr="006E148E" w:rsidRDefault="00505A3C" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="010CC3BE" w14:textId="77777777" w:rsidR="004049A5" w:rsidRPr="00D173D9" w:rsidRDefault="004049A5" w:rsidP="00994B4A">
-[...3 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+    <w:p w14:paraId="010CC3BE" w14:textId="77777777" w:rsidR="004049A5" w:rsidRPr="006E148E" w:rsidRDefault="004049A5" w:rsidP="00994B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14345" w:type="dxa"/>
+        <w:tblW w:w="14595" w:type="dxa"/>
         <w:tblInd w:w="-90" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5383"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4431"/>
+        <w:gridCol w:w="5052"/>
+        <w:gridCol w:w="4454"/>
+        <w:gridCol w:w="649"/>
+        <w:gridCol w:w="4440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B613E" w:rsidRPr="00D173D9" w14:paraId="40287EC6" w14:textId="77777777" w:rsidTr="0084214E">
+      <w:tr w:rsidR="009B613E" w:rsidRPr="006E148E" w14:paraId="40287EC6" w14:textId="77777777" w:rsidTr="00FA3543">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="4431" w:type="dxa"/>
+          <w:wAfter w:w="4440" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5383" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D265F7B" w14:textId="2344683F" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:tcW w:w="5052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D265F7B" w14:textId="2344683F" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="sv-SE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Dise</w:t>
             </w:r>
-            <w:r w:rsidR="00B028C5" w:rsidRPr="00D173D9">
+            <w:r w:rsidR="00B028C5" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>diakan oleh</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3429CDEC" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="3429CDEC" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42CDA137" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65AE8396" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>…………………………….………..................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72FAEBB4" w14:textId="05998751" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+          <w:p w14:paraId="72FAEBB4" w14:textId="05998751" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00B028C5" w:rsidRPr="00D173D9">
+            <w:r w:rsidR="00B028C5" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F314CE8" w14:textId="4251042A" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="1F314CE8" w14:textId="4251042A" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Peng</w:t>
             </w:r>
-            <w:r w:rsidR="00B028C5" w:rsidRPr="00D173D9">
+            <w:r w:rsidR="00B028C5" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>arah</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> Program</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="207DAD26" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="207DAD26" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Politeknik Sultan Mizan Zainal Abidin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="106840D5" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="106840D5" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Dungun, Terengganu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A8BDD6F" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="0A8BDD6F" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BCE73AC" w14:textId="77777777" w:rsidR="009B613E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...18 lines deleted...]
-            <w:tcW w:w="4531" w:type="dxa"/>
+          <w:p w14:paraId="6BCE73AC" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BFAC6BD" w14:textId="77777777" w:rsidR="0084214E" w:rsidRPr="006E148E" w:rsidRDefault="0084214E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC1A156" w14:textId="00B7D36D" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+          <w:p w14:paraId="4FC1A156" w14:textId="00B7D36D" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Dis</w:t>
             </w:r>
-            <w:r w:rsidR="00B028C5" w:rsidRPr="00D173D9">
+            <w:r w:rsidR="00B028C5" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>emak</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve"> oleh: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52574758" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="52574758" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7958D268" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F8CDF02" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>…………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A543A0D" w14:textId="395478B8" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+          <w:p w14:paraId="3A543A0D" w14:textId="395478B8" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00B028C5" w:rsidRPr="00D173D9">
+            <w:r w:rsidR="00B028C5" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C43D4E5" w14:textId="78A80940" w:rsidR="009B613E" w:rsidRPr="0084214E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+          <w:p w14:paraId="4C43D4E5" w14:textId="78A80940" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084214E">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Ketua Jabatan Kejuruteraan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="614B3CAA" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="614B3CAA" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Politeknik Sultan Mizan Zainal Abidin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E63400B" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="1E63400B" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Dungun, Terengganu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="609CAA41" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="609CAA41" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EA73853" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
-[...3 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+          <w:p w14:paraId="0EA73853" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B613E" w:rsidRPr="00D173D9" w14:paraId="47479B27" w14:textId="77777777" w:rsidTr="0084214E">
+      <w:tr w:rsidR="009B613E" w:rsidRPr="006E148E" w14:paraId="47479B27" w14:textId="77777777" w:rsidTr="00FA3543">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="4431" w:type="dxa"/>
+          <w:wAfter w:w="4440" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5383" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5DD5F910" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:tcW w:w="5052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD5F910" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Disokong oleh: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74C0C3A2" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="74C0C3A2" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="221E227A" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="791D6946" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>…………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="785CA327" w14:textId="59FA2DD1" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+          <w:p w14:paraId="785CA327" w14:textId="59FA2DD1" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>(ISAMUDIN BIN MAMAD)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14EC11C5" w14:textId="25883E49" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+          <w:p w14:paraId="14EC11C5" w14:textId="25883E49" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t xml:space="preserve">Ketua Jabatan Hal Ehwal Pelajar </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F727D1F" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="3F727D1F" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Politeknik Sultan Mizan Zainal Abidin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2636DDD6" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="2636DDD6" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Dungun, Terengganu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21E930D6" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="21E930D6" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="633222B9" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="00B028C5">
+          <w:p w14:paraId="633222B9" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="00B028C5">
             <w:pPr>
               <w:ind w:left="3600" w:hanging="3600"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF202A0" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+          <w:p w14:paraId="7EF202A0" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Disahkan oleh:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="255BB48E" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="255BB48E" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A2A6BF3" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="587C243D" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>……………………………………....</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D8725A2" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+          <w:p w14:paraId="2D8725A2" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>(ABDUL HADI ABDULLAH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34BB79CA" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="34BB79CA" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Timbalan Pengarah (Sokongan Akademik)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="173C0E3B" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="173C0E3B" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Politeknik Sultan Mizan Zainal Abidin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75FAAAB9" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+          <w:p w14:paraId="75FAAAB9" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Dungun, Terengganu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C746B60" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+          <w:p w14:paraId="2C746B60" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
             <w:pPr>
               <w:ind w:left="3600" w:hanging="3600"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Tarikh :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="156B0FBE" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="00B028C5">
+          <w:p w14:paraId="156B0FBE" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="00B028C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B028C5" w:rsidRPr="00D173D9" w14:paraId="55F51083" w14:textId="77777777" w:rsidTr="0084214E">
+      <w:tr w:rsidR="00B028C5" w:rsidRPr="006E148E" w14:paraId="55F51083" w14:textId="77777777" w:rsidTr="00FA3543">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="4431" w:type="dxa"/>
+          <w:wAfter w:w="4440" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5383" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22CD07FB" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="009B613E">
+            <w:tcW w:w="5052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CD07FB" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="244B2DDA" w14:textId="6B21CC31" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+          <w:p w14:paraId="244B2DDA" w14:textId="7886E313" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
               <w:t>Di</w:t>
             </w:r>
-            <w:r w:rsidR="006C07C8">
+            <w:r w:rsidR="00FA3543" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
-              <w:t>lulusk</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D173D9">
+              <w:t>sah</w:t>
+            </w:r>
+            <w:r w:rsidR="006C07C8" w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
-              <w:t>an oleh:</w:t>
-[...34 lines deleted...]
-            <w:pPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D173D9">
+              <w:t>an oleh:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732ABB7D" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4967AC8F" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2953D76C" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…………………………….……                                       </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107C0C2D" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Ts. Dr. MOHD HAFIZIL BIN MAT YASIN) </w:t>
-[...63 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="2826FA79" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="009B613E">
+              <w:t xml:space="preserve">(Ts. Dr. MOHD HAFIZIL BIN MAT YASIN) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EBC7D5" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Timbalan Pengarah (Akademik)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D5DF3AB" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Politeknik Sultan Mizan Zainal Abidin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2859D74B" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Dungun, Terengganu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A51F81" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tarikh :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F24EC0C" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6184A0A9" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="009B613E">
+          <w:p w14:paraId="2826FA79" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E8D0742" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="009B613E">
+          <w:p w14:paraId="6184A0A9" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...14 lines deleted...]
-          <w:p w14:paraId="135C45F9" w14:textId="1498F21B" w:rsidR="00B028C5" w:rsidRPr="00D173D9" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+          <w:p w14:paraId="4E8D0742" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="009B613E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DFF08D" w14:textId="77777777" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00B028C5" w:rsidP="00B028C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21E4BE5A" w14:textId="77777777" w:rsidR="00FA3543" w:rsidRPr="006E148E" w:rsidRDefault="00FA3543" w:rsidP="00FA3543">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Diluluskan Oleh:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F674588" w14:textId="77777777" w:rsidR="00FA3543" w:rsidRPr="006E148E" w:rsidRDefault="00FA3543" w:rsidP="00FA3543">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17E34D26" w14:textId="77777777" w:rsidR="00FA3543" w:rsidRPr="006E148E" w:rsidRDefault="00FA3543" w:rsidP="00FA3543">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06135D03" w14:textId="77777777" w:rsidR="00FA3543" w:rsidRPr="006E148E" w:rsidRDefault="00FA3543" w:rsidP="00FA3543">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>……………………………..….…….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE3E407" w14:textId="2B424F46" w:rsidR="00FA3543" w:rsidRPr="006E148E" w:rsidRDefault="00FA3543" w:rsidP="00FA3543">
+            <w:pPr>
+              <w:ind w:right="-203" w:hanging="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4A80" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Dr. AISHAH BINTI S</w:t>
+            </w:r>
+            <w:r w:rsidR="00D44550">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4A80" w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>EIKH ABU BAKAR)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54AFB343" w14:textId="65714F59" w:rsidR="00FA3543" w:rsidRPr="006E148E" w:rsidRDefault="00FA3543" w:rsidP="00FA3543">
+            <w:pPr>
+              <w:ind w:left="-86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pengarah</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="737CFF8E" w14:textId="77777777" w:rsidR="00FA3543" w:rsidRDefault="00FA3543" w:rsidP="00FA3543">
+            <w:pPr>
+              <w:ind w:left="-86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Politeknik Sultan Mizan Zainal Abidin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164E654B" w14:textId="77777777" w:rsidR="00F4339C" w:rsidRPr="006E148E" w:rsidRDefault="00F4339C" w:rsidP="00F4339C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Dungun, Terengganu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135C45F9" w14:textId="1D64F235" w:rsidR="00B028C5" w:rsidRPr="006E148E" w:rsidRDefault="00FA3543" w:rsidP="00FA3543">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tarikh :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B613E" w:rsidRPr="00D173D9" w14:paraId="33C59656" w14:textId="77777777" w:rsidTr="0084214E">
-[...2 lines deleted...]
-            <w:tcW w:w="9834" w:type="dxa"/>
+      <w:tr w:rsidR="009B613E" w:rsidRPr="006E148E" w14:paraId="33C59656" w14:textId="77777777" w:rsidTr="00FA3543">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C945BBA" w14:textId="36A02609" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+          <w:p w14:paraId="6C945BBA" w14:textId="36A02609" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
             <w:pPr>
               <w:ind w:left="-86"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4511" w:type="dxa"/>
+            <w:tcW w:w="5089" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="128FDAB2" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="00D173D9" w:rsidRDefault="009B613E" w:rsidP="009B613E">
+          <w:p w14:paraId="128FDAB2" w14:textId="77777777" w:rsidR="009B613E" w:rsidRPr="006E148E" w:rsidRDefault="009B613E" w:rsidP="009B613E">
             <w:pPr>
               <w:ind w:left="3600" w:hanging="3600"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67E2049C" w14:textId="77777777" w:rsidR="00E470CD" w:rsidRPr="00D173D9" w:rsidRDefault="00E470CD" w:rsidP="00103DDF">
+    <w:p w14:paraId="67E2049C" w14:textId="77777777" w:rsidR="00E470CD" w:rsidRPr="006E148E" w:rsidRDefault="00E470CD" w:rsidP="00103DDF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E470CD" w:rsidRPr="00D173D9" w:rsidSect="0001417A">
+    <w:sectPr w:rsidR="00E470CD" w:rsidRPr="006E148E" w:rsidSect="0001417A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1080" w:bottom="900" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10BAD622" w14:textId="77777777" w:rsidR="0086192A" w:rsidRDefault="0086192A" w:rsidP="00876890">
+    <w:p w14:paraId="687C3F7F" w14:textId="77777777" w:rsidR="00DE5F64" w:rsidRDefault="00DE5F64" w:rsidP="00876890">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FC34F37" w14:textId="77777777" w:rsidR="0086192A" w:rsidRDefault="0086192A" w:rsidP="00876890">
+    <w:p w14:paraId="7870E324" w14:textId="77777777" w:rsidR="00DE5F64" w:rsidRDefault="00DE5F64" w:rsidP="00876890">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="571F3E1F" w14:textId="77777777" w:rsidR="0086192A" w:rsidRDefault="0086192A"/>
+    <w:p w14:paraId="709BD7D6" w14:textId="77777777" w:rsidR="00DE5F64" w:rsidRDefault="00DE5F64"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -18444,65 +18253,65 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001B4450">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="170355CD" w14:textId="77777777" w:rsidR="0086192A" w:rsidRDefault="0086192A" w:rsidP="00876890">
+    <w:p w14:paraId="4B4FC857" w14:textId="77777777" w:rsidR="00DE5F64" w:rsidRDefault="00DE5F64" w:rsidP="00876890">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D4382F1" w14:textId="77777777" w:rsidR="0086192A" w:rsidRDefault="0086192A" w:rsidP="00876890">
+    <w:p w14:paraId="0C7A9AF8" w14:textId="77777777" w:rsidR="00DE5F64" w:rsidRDefault="00DE5F64" w:rsidP="00876890">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="503CD2FB" w14:textId="77777777" w:rsidR="0086192A" w:rsidRDefault="0086192A"/>
+    <w:p w14:paraId="1792F644" w14:textId="77777777" w:rsidR="00DE5F64" w:rsidRDefault="00DE5F64"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04414EEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC4EF694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
@@ -21413,51 +21222,50 @@
   <w:num w:numId="25" w16cid:durableId="419453694">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1954357690">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1471284674">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="575014945">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1391733780">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1221477576">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA3ACA"/>
@@ -21584,50 +21392,51 @@
     <w:rsid w:val="001676CC"/>
     <w:rsid w:val="00173429"/>
     <w:rsid w:val="001742D9"/>
     <w:rsid w:val="00174B38"/>
     <w:rsid w:val="0017532C"/>
     <w:rsid w:val="00177D0B"/>
     <w:rsid w:val="001846D4"/>
     <w:rsid w:val="001870A3"/>
     <w:rsid w:val="001904F8"/>
     <w:rsid w:val="00191530"/>
     <w:rsid w:val="00196662"/>
     <w:rsid w:val="001968F2"/>
     <w:rsid w:val="001977AF"/>
     <w:rsid w:val="001A081C"/>
     <w:rsid w:val="001A3C75"/>
     <w:rsid w:val="001A3E74"/>
     <w:rsid w:val="001A41F2"/>
     <w:rsid w:val="001A5D93"/>
     <w:rsid w:val="001A6555"/>
     <w:rsid w:val="001A7255"/>
     <w:rsid w:val="001A7376"/>
     <w:rsid w:val="001B105A"/>
     <w:rsid w:val="001B3C99"/>
     <w:rsid w:val="001B4450"/>
     <w:rsid w:val="001B59D1"/>
+    <w:rsid w:val="001B5A1F"/>
     <w:rsid w:val="001B620C"/>
     <w:rsid w:val="001B7220"/>
     <w:rsid w:val="001B7460"/>
     <w:rsid w:val="001C327B"/>
     <w:rsid w:val="001C3BB1"/>
     <w:rsid w:val="001C488E"/>
     <w:rsid w:val="001C62B0"/>
     <w:rsid w:val="001D0504"/>
     <w:rsid w:val="001D6DA2"/>
     <w:rsid w:val="001E0DF5"/>
     <w:rsid w:val="001E747D"/>
     <w:rsid w:val="001F19AE"/>
     <w:rsid w:val="001F4C5D"/>
     <w:rsid w:val="001F5366"/>
     <w:rsid w:val="001F6013"/>
     <w:rsid w:val="001F6C1F"/>
     <w:rsid w:val="001F7409"/>
     <w:rsid w:val="00202F63"/>
     <w:rsid w:val="00205AB9"/>
     <w:rsid w:val="00206C82"/>
     <w:rsid w:val="0021035F"/>
     <w:rsid w:val="0021195B"/>
     <w:rsid w:val="002119DA"/>
     <w:rsid w:val="00211A98"/>
     <w:rsid w:val="002133D5"/>
@@ -21705,71 +21514,73 @@
     <w:rsid w:val="0030120A"/>
     <w:rsid w:val="0030460D"/>
     <w:rsid w:val="00305096"/>
     <w:rsid w:val="003053B3"/>
     <w:rsid w:val="00306C2C"/>
     <w:rsid w:val="003121AE"/>
     <w:rsid w:val="00313B96"/>
     <w:rsid w:val="00314959"/>
     <w:rsid w:val="00315D0A"/>
     <w:rsid w:val="00324C26"/>
     <w:rsid w:val="003260D3"/>
     <w:rsid w:val="00327896"/>
     <w:rsid w:val="00327B9A"/>
     <w:rsid w:val="00331B63"/>
     <w:rsid w:val="0033590B"/>
     <w:rsid w:val="00342EB3"/>
     <w:rsid w:val="003451B0"/>
     <w:rsid w:val="003504C9"/>
     <w:rsid w:val="00350853"/>
     <w:rsid w:val="00350C48"/>
     <w:rsid w:val="00352170"/>
     <w:rsid w:val="003524E8"/>
     <w:rsid w:val="003631F9"/>
     <w:rsid w:val="003677C6"/>
     <w:rsid w:val="00373428"/>
+    <w:rsid w:val="00374B0C"/>
     <w:rsid w:val="0037651E"/>
     <w:rsid w:val="0038136D"/>
     <w:rsid w:val="00383B56"/>
     <w:rsid w:val="00384961"/>
     <w:rsid w:val="0038757A"/>
     <w:rsid w:val="003875B0"/>
     <w:rsid w:val="003877CF"/>
     <w:rsid w:val="003903E9"/>
     <w:rsid w:val="00390C6B"/>
     <w:rsid w:val="00393471"/>
     <w:rsid w:val="0039467F"/>
     <w:rsid w:val="00396FE0"/>
     <w:rsid w:val="0039704E"/>
     <w:rsid w:val="003974FB"/>
     <w:rsid w:val="003A5865"/>
     <w:rsid w:val="003A6AD7"/>
     <w:rsid w:val="003A6E13"/>
     <w:rsid w:val="003B3B2D"/>
     <w:rsid w:val="003B4E04"/>
     <w:rsid w:val="003B704D"/>
     <w:rsid w:val="003C1D39"/>
+    <w:rsid w:val="003C2531"/>
     <w:rsid w:val="003C27FF"/>
     <w:rsid w:val="003C2943"/>
     <w:rsid w:val="003C49D5"/>
     <w:rsid w:val="003C4D72"/>
     <w:rsid w:val="003C6146"/>
     <w:rsid w:val="003C6561"/>
     <w:rsid w:val="003D3B85"/>
     <w:rsid w:val="003D3E76"/>
     <w:rsid w:val="003D6AD9"/>
     <w:rsid w:val="003D7E5A"/>
     <w:rsid w:val="003E12F7"/>
     <w:rsid w:val="003E2B58"/>
     <w:rsid w:val="003E4A02"/>
     <w:rsid w:val="003E5DB4"/>
     <w:rsid w:val="003E724F"/>
     <w:rsid w:val="003E7E01"/>
     <w:rsid w:val="003F18E3"/>
     <w:rsid w:val="003F3B7F"/>
     <w:rsid w:val="003F6DEE"/>
     <w:rsid w:val="003F70B0"/>
     <w:rsid w:val="003F7F20"/>
     <w:rsid w:val="004024E0"/>
     <w:rsid w:val="004028D4"/>
     <w:rsid w:val="0040299A"/>
     <w:rsid w:val="004039B3"/>
@@ -21926,92 +21737,95 @@
     <w:rsid w:val="0060498B"/>
     <w:rsid w:val="006064D6"/>
     <w:rsid w:val="0060703D"/>
     <w:rsid w:val="0061546A"/>
     <w:rsid w:val="006156EC"/>
     <w:rsid w:val="0061627F"/>
     <w:rsid w:val="00617C2F"/>
     <w:rsid w:val="00621A52"/>
     <w:rsid w:val="0062247B"/>
     <w:rsid w:val="00622F32"/>
     <w:rsid w:val="006237D6"/>
     <w:rsid w:val="00623E16"/>
     <w:rsid w:val="006261E5"/>
     <w:rsid w:val="006311C0"/>
     <w:rsid w:val="00632843"/>
     <w:rsid w:val="00636F81"/>
     <w:rsid w:val="00640123"/>
     <w:rsid w:val="00641605"/>
     <w:rsid w:val="0064206E"/>
     <w:rsid w:val="00645573"/>
     <w:rsid w:val="0064719F"/>
     <w:rsid w:val="006517C6"/>
     <w:rsid w:val="00656B1B"/>
     <w:rsid w:val="0065707C"/>
     <w:rsid w:val="00657611"/>
+    <w:rsid w:val="00660129"/>
     <w:rsid w:val="0066131E"/>
     <w:rsid w:val="00663391"/>
     <w:rsid w:val="00663C14"/>
     <w:rsid w:val="0066635D"/>
     <w:rsid w:val="006718F5"/>
     <w:rsid w:val="006725B0"/>
     <w:rsid w:val="00672D3B"/>
     <w:rsid w:val="0067401F"/>
     <w:rsid w:val="006761ED"/>
     <w:rsid w:val="006763AC"/>
     <w:rsid w:val="00677026"/>
     <w:rsid w:val="00684AE9"/>
     <w:rsid w:val="00690CC1"/>
     <w:rsid w:val="0069190D"/>
     <w:rsid w:val="0069215C"/>
     <w:rsid w:val="00694A14"/>
     <w:rsid w:val="006961C5"/>
     <w:rsid w:val="00696B29"/>
     <w:rsid w:val="006A23F3"/>
     <w:rsid w:val="006A255B"/>
     <w:rsid w:val="006A32D6"/>
     <w:rsid w:val="006A4006"/>
     <w:rsid w:val="006A69EB"/>
     <w:rsid w:val="006A703D"/>
     <w:rsid w:val="006B07D0"/>
     <w:rsid w:val="006B14EA"/>
     <w:rsid w:val="006B33A6"/>
     <w:rsid w:val="006B41F1"/>
     <w:rsid w:val="006B5D99"/>
     <w:rsid w:val="006B67AA"/>
     <w:rsid w:val="006C06E2"/>
     <w:rsid w:val="006C07C8"/>
     <w:rsid w:val="006C5A7A"/>
     <w:rsid w:val="006C5C96"/>
     <w:rsid w:val="006C5E0F"/>
     <w:rsid w:val="006D0093"/>
     <w:rsid w:val="006D17F8"/>
     <w:rsid w:val="006D1868"/>
     <w:rsid w:val="006D3E58"/>
     <w:rsid w:val="006D4157"/>
     <w:rsid w:val="006D450F"/>
+    <w:rsid w:val="006D4A80"/>
     <w:rsid w:val="006E13AA"/>
+    <w:rsid w:val="006E148E"/>
     <w:rsid w:val="006E1CE4"/>
     <w:rsid w:val="006E24FB"/>
     <w:rsid w:val="006E2E58"/>
     <w:rsid w:val="006E34B7"/>
     <w:rsid w:val="006F6056"/>
     <w:rsid w:val="006F7DD5"/>
     <w:rsid w:val="0070437C"/>
     <w:rsid w:val="00705D06"/>
     <w:rsid w:val="00706BF9"/>
     <w:rsid w:val="0071093B"/>
     <w:rsid w:val="00710C8B"/>
     <w:rsid w:val="00720069"/>
     <w:rsid w:val="0072376B"/>
     <w:rsid w:val="0072499A"/>
     <w:rsid w:val="007255B9"/>
     <w:rsid w:val="007275FB"/>
     <w:rsid w:val="00727ACC"/>
     <w:rsid w:val="007309CF"/>
     <w:rsid w:val="007328FE"/>
     <w:rsid w:val="0073381C"/>
     <w:rsid w:val="00736182"/>
     <w:rsid w:val="00736278"/>
     <w:rsid w:val="007376A0"/>
     <w:rsid w:val="0074278B"/>
     <w:rsid w:val="0074326B"/>
@@ -22358,177 +22172,183 @@
     <w:rsid w:val="00C22335"/>
     <w:rsid w:val="00C26818"/>
     <w:rsid w:val="00C26FE4"/>
     <w:rsid w:val="00C301A2"/>
     <w:rsid w:val="00C3043D"/>
     <w:rsid w:val="00C31E88"/>
     <w:rsid w:val="00C33F64"/>
     <w:rsid w:val="00C35429"/>
     <w:rsid w:val="00C35C31"/>
     <w:rsid w:val="00C42DBD"/>
     <w:rsid w:val="00C44A86"/>
     <w:rsid w:val="00C44C67"/>
     <w:rsid w:val="00C501FA"/>
     <w:rsid w:val="00C57BCF"/>
     <w:rsid w:val="00C63244"/>
     <w:rsid w:val="00C707D2"/>
     <w:rsid w:val="00C76CBF"/>
     <w:rsid w:val="00C8173F"/>
     <w:rsid w:val="00C8668B"/>
     <w:rsid w:val="00C92EB7"/>
     <w:rsid w:val="00C94AFF"/>
     <w:rsid w:val="00C9638B"/>
     <w:rsid w:val="00CA2AFD"/>
     <w:rsid w:val="00CA316F"/>
     <w:rsid w:val="00CA3DD8"/>
+    <w:rsid w:val="00CA45BA"/>
     <w:rsid w:val="00CA4CFB"/>
     <w:rsid w:val="00CA5190"/>
     <w:rsid w:val="00CA5E46"/>
     <w:rsid w:val="00CB0FEF"/>
     <w:rsid w:val="00CB1D92"/>
     <w:rsid w:val="00CB65FA"/>
     <w:rsid w:val="00CB6C65"/>
     <w:rsid w:val="00CB72E0"/>
     <w:rsid w:val="00CB7B0A"/>
     <w:rsid w:val="00CB7C0C"/>
     <w:rsid w:val="00CB7D0D"/>
     <w:rsid w:val="00CC0347"/>
     <w:rsid w:val="00CC0606"/>
     <w:rsid w:val="00CC144D"/>
     <w:rsid w:val="00CC15B0"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1ADD"/>
     <w:rsid w:val="00CC329E"/>
     <w:rsid w:val="00CC5C6E"/>
     <w:rsid w:val="00CC619C"/>
     <w:rsid w:val="00CC639E"/>
     <w:rsid w:val="00CD2257"/>
     <w:rsid w:val="00CD265D"/>
     <w:rsid w:val="00CD3BD2"/>
     <w:rsid w:val="00CD4D7C"/>
     <w:rsid w:val="00CD5D08"/>
     <w:rsid w:val="00CD5E5A"/>
     <w:rsid w:val="00CD6485"/>
     <w:rsid w:val="00CD73CF"/>
     <w:rsid w:val="00CD7564"/>
     <w:rsid w:val="00CE0759"/>
     <w:rsid w:val="00CE11A3"/>
     <w:rsid w:val="00CE39FD"/>
     <w:rsid w:val="00CE5E89"/>
     <w:rsid w:val="00CE62C8"/>
     <w:rsid w:val="00CE7A1F"/>
     <w:rsid w:val="00CF2694"/>
+    <w:rsid w:val="00CF33DC"/>
     <w:rsid w:val="00CF7CF3"/>
     <w:rsid w:val="00D00B4D"/>
     <w:rsid w:val="00D02FC7"/>
     <w:rsid w:val="00D0378D"/>
     <w:rsid w:val="00D0470C"/>
     <w:rsid w:val="00D047A8"/>
     <w:rsid w:val="00D066E5"/>
     <w:rsid w:val="00D12149"/>
     <w:rsid w:val="00D132EE"/>
     <w:rsid w:val="00D138CC"/>
     <w:rsid w:val="00D13B85"/>
     <w:rsid w:val="00D15F26"/>
     <w:rsid w:val="00D16070"/>
     <w:rsid w:val="00D173D9"/>
     <w:rsid w:val="00D21AFE"/>
     <w:rsid w:val="00D21DD0"/>
     <w:rsid w:val="00D23FE5"/>
     <w:rsid w:val="00D24D9B"/>
     <w:rsid w:val="00D256C1"/>
     <w:rsid w:val="00D26DD0"/>
     <w:rsid w:val="00D34C44"/>
     <w:rsid w:val="00D36A1E"/>
     <w:rsid w:val="00D37EA0"/>
     <w:rsid w:val="00D413EA"/>
     <w:rsid w:val="00D42FE5"/>
+    <w:rsid w:val="00D44550"/>
     <w:rsid w:val="00D45751"/>
     <w:rsid w:val="00D56825"/>
     <w:rsid w:val="00D56ADD"/>
     <w:rsid w:val="00D56DF5"/>
     <w:rsid w:val="00D60C3E"/>
+    <w:rsid w:val="00D61505"/>
     <w:rsid w:val="00D620C3"/>
     <w:rsid w:val="00D70149"/>
     <w:rsid w:val="00D73D94"/>
     <w:rsid w:val="00D73EF2"/>
     <w:rsid w:val="00D75C4B"/>
     <w:rsid w:val="00D77FB3"/>
     <w:rsid w:val="00D8263E"/>
     <w:rsid w:val="00D82E49"/>
     <w:rsid w:val="00D83CA1"/>
     <w:rsid w:val="00D8428E"/>
     <w:rsid w:val="00D84FD3"/>
     <w:rsid w:val="00D86318"/>
     <w:rsid w:val="00D90D0E"/>
     <w:rsid w:val="00D92629"/>
     <w:rsid w:val="00DA09E8"/>
     <w:rsid w:val="00DA2043"/>
     <w:rsid w:val="00DA2286"/>
     <w:rsid w:val="00DA3ACA"/>
     <w:rsid w:val="00DA3DF0"/>
     <w:rsid w:val="00DA4871"/>
     <w:rsid w:val="00DB0BD7"/>
     <w:rsid w:val="00DB140B"/>
     <w:rsid w:val="00DB1D65"/>
     <w:rsid w:val="00DB1E4C"/>
     <w:rsid w:val="00DB3FCF"/>
     <w:rsid w:val="00DB5908"/>
     <w:rsid w:val="00DB59F2"/>
     <w:rsid w:val="00DC2E5A"/>
     <w:rsid w:val="00DC52D6"/>
     <w:rsid w:val="00DC70E0"/>
     <w:rsid w:val="00DC7DAC"/>
     <w:rsid w:val="00DD1AD9"/>
     <w:rsid w:val="00DD3461"/>
     <w:rsid w:val="00DD4691"/>
     <w:rsid w:val="00DD600D"/>
     <w:rsid w:val="00DD681C"/>
     <w:rsid w:val="00DD70E4"/>
     <w:rsid w:val="00DE13CA"/>
     <w:rsid w:val="00DE22DD"/>
     <w:rsid w:val="00DE42B3"/>
+    <w:rsid w:val="00DE5F64"/>
     <w:rsid w:val="00DE69A0"/>
     <w:rsid w:val="00DE72AA"/>
     <w:rsid w:val="00DE735D"/>
     <w:rsid w:val="00DF12B5"/>
     <w:rsid w:val="00DF2C3F"/>
     <w:rsid w:val="00DF307B"/>
     <w:rsid w:val="00DF3AB6"/>
     <w:rsid w:val="00DF5DDC"/>
     <w:rsid w:val="00DF5FB3"/>
     <w:rsid w:val="00DF67A0"/>
     <w:rsid w:val="00DF6A13"/>
     <w:rsid w:val="00E013E5"/>
     <w:rsid w:val="00E015F0"/>
     <w:rsid w:val="00E02FC8"/>
     <w:rsid w:val="00E040EA"/>
     <w:rsid w:val="00E0482D"/>
     <w:rsid w:val="00E04835"/>
     <w:rsid w:val="00E04FDF"/>
     <w:rsid w:val="00E05F06"/>
     <w:rsid w:val="00E05F24"/>
+    <w:rsid w:val="00E07AFF"/>
     <w:rsid w:val="00E07B52"/>
     <w:rsid w:val="00E11184"/>
     <w:rsid w:val="00E15625"/>
     <w:rsid w:val="00E20E24"/>
     <w:rsid w:val="00E23C3C"/>
     <w:rsid w:val="00E24756"/>
     <w:rsid w:val="00E27395"/>
     <w:rsid w:val="00E27FCD"/>
     <w:rsid w:val="00E30491"/>
     <w:rsid w:val="00E31442"/>
     <w:rsid w:val="00E34FEA"/>
     <w:rsid w:val="00E37B23"/>
     <w:rsid w:val="00E44782"/>
     <w:rsid w:val="00E470CD"/>
     <w:rsid w:val="00E5204F"/>
     <w:rsid w:val="00E53D4C"/>
     <w:rsid w:val="00E601A5"/>
     <w:rsid w:val="00E62FCA"/>
     <w:rsid w:val="00E636D4"/>
     <w:rsid w:val="00E64E58"/>
     <w:rsid w:val="00E66981"/>
     <w:rsid w:val="00E728F9"/>
     <w:rsid w:val="00E8005E"/>
     <w:rsid w:val="00E8175B"/>
     <w:rsid w:val="00E821C6"/>
@@ -22570,74 +22390,76 @@
     <w:rsid w:val="00EE52B1"/>
     <w:rsid w:val="00EE6C3B"/>
     <w:rsid w:val="00EE746E"/>
     <w:rsid w:val="00EF0251"/>
     <w:rsid w:val="00EF1ED8"/>
     <w:rsid w:val="00EF2E34"/>
     <w:rsid w:val="00EF5C2B"/>
     <w:rsid w:val="00EF755F"/>
     <w:rsid w:val="00F00062"/>
     <w:rsid w:val="00F00ADA"/>
     <w:rsid w:val="00F01CDB"/>
     <w:rsid w:val="00F03DBD"/>
     <w:rsid w:val="00F054F7"/>
     <w:rsid w:val="00F06A36"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11897"/>
     <w:rsid w:val="00F11B6C"/>
     <w:rsid w:val="00F1430E"/>
     <w:rsid w:val="00F21FBF"/>
     <w:rsid w:val="00F2337A"/>
     <w:rsid w:val="00F23E6C"/>
     <w:rsid w:val="00F268BC"/>
     <w:rsid w:val="00F26DA3"/>
     <w:rsid w:val="00F3178F"/>
     <w:rsid w:val="00F3238C"/>
+    <w:rsid w:val="00F4339C"/>
     <w:rsid w:val="00F4468F"/>
     <w:rsid w:val="00F44F34"/>
     <w:rsid w:val="00F47775"/>
     <w:rsid w:val="00F47883"/>
     <w:rsid w:val="00F47DA9"/>
     <w:rsid w:val="00F50030"/>
     <w:rsid w:val="00F51F36"/>
     <w:rsid w:val="00F520DA"/>
     <w:rsid w:val="00F52ED8"/>
     <w:rsid w:val="00F5462B"/>
     <w:rsid w:val="00F5502D"/>
     <w:rsid w:val="00F563D2"/>
     <w:rsid w:val="00F57156"/>
     <w:rsid w:val="00F61B06"/>
     <w:rsid w:val="00F65DBE"/>
     <w:rsid w:val="00F67A64"/>
     <w:rsid w:val="00F73B5B"/>
     <w:rsid w:val="00F76E16"/>
     <w:rsid w:val="00F77314"/>
     <w:rsid w:val="00F82B97"/>
     <w:rsid w:val="00F86117"/>
     <w:rsid w:val="00F8712C"/>
     <w:rsid w:val="00FA2126"/>
     <w:rsid w:val="00FA25E7"/>
+    <w:rsid w:val="00FA3543"/>
     <w:rsid w:val="00FA6F4A"/>
     <w:rsid w:val="00FB2EF2"/>
     <w:rsid w:val="00FB5108"/>
     <w:rsid w:val="00FB5ED1"/>
     <w:rsid w:val="00FB6AFB"/>
     <w:rsid w:val="00FB7AED"/>
     <w:rsid w:val="00FC1520"/>
     <w:rsid w:val="00FC37A2"/>
     <w:rsid w:val="00FC3D04"/>
     <w:rsid w:val="00FD3847"/>
     <w:rsid w:val="00FD3F9D"/>
     <w:rsid w:val="00FD52D0"/>
     <w:rsid w:val="00FD561A"/>
     <w:rsid w:val="00FD6FC3"/>
     <w:rsid w:val="00FE1877"/>
     <w:rsid w:val="00FE20AA"/>
     <w:rsid w:val="00FE3B1D"/>
     <w:rsid w:val="00FE3D23"/>
     <w:rsid w:val="00FE4EC4"/>
     <w:rsid w:val="00FE5D4F"/>
     <w:rsid w:val="00FE6BBD"/>
     <w:rsid w:val="00FE78FD"/>
     <w:rsid w:val="00FF1027"/>
     <w:rsid w:val="00FF34B7"/>
     <w:rsid w:val="00FF5ACE"/>
@@ -24624,67 +24446,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2781E8A0-1E5B-4763-B063-2588D9417A60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1345</Words>
-  <Characters>7667</Characters>
+  <Words>1367</Words>
+  <Characters>7794</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>KERTAS KERJA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkb</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8995</CharactersWithSpaces>
+  <CharactersWithSpaces>9143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>KERTAS KERJA</dc:title>
   <dc:creator>FKM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>